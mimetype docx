--- v0 (2026-07-28)
+++ v1 (2026-10-27)
@@ -1,32207 +1,21376 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...7 lines deleted...]
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
-
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14" xml:space="preserve">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p>
-[...9 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:jc w:val="left"/>
-        <w:tblInd w:w="89" w:type="dxa"/>
+        <w:jc w:val="center"/>
         <w:tblBorders>
-          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
-        <w:tblCellMar>
-[...5 lines deleted...]
-        <w:tblLook w:val="01E0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1694"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="2430"/>
+        <w:gridCol w:w="1728"/>
+        <w:gridCol w:w="6739"/>
+        <w:gridCol w:w="2146"/>
       </w:tblGrid>
-      <w:tr>
+      <w:tr w:rsidR="00E11AAD" w:rsidRPr="00844E71" w14:paraId="029188AE" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="1403" w:hRule="atLeast"/>
+          <w:trHeight w:val="1267"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1694" w:type="dxa"/>
-[...26 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="40" w:type="dxa"/>
+              <w:bottom w:w="20" w:type="dxa"/>
+              <w:right w:w="40" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="68A50807" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
+              <w:rPr>
+                <w:noProof/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0">
-                  <wp:extent cx="845025" cy="763524"/>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2B88C537" wp14:editId="3902A4ED">
+                  <wp:extent cx="960120" cy="878713"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                  <wp:docPr id="3" name="Image 3"/>
+                  <wp:docPr id="6" name="Picture 6"/>
                   <wp:cNvGraphicFramePr>
-                    <a:graphicFrameLocks/>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
-                  <a:graphic>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-                      <pic:pic>
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="3" name="Image 3"/>
+                          <pic:cNvPr id="0" name="image.png"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId6" cstate="print"/>
+                          <a:blip r:embed="rId8"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="845025" cy="763524"/>
+                            <a:ext cx="960120" cy="878713"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:r>
-[...18 lines deleted...]
-              <w:jc w:val="left"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6739" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="40" w:type="dxa"/>
+              <w:bottom w:w="20" w:type="dxa"/>
+              <w:right w:w="40" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E31D175" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
               <w:rPr>
                 <w:b/>
+                <w:color w:val="232323"/>
                 <w:sz w:val="36"/>
               </w:rPr>
-            </w:pPr>
-[...114 lines deleted...]
-            <w:r>
+              <w:t>Journal of Computing and Numerical Sciences</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2146" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="40" w:type="dxa"/>
+              <w:bottom w:w="20" w:type="dxa"/>
+              <w:right w:w="40" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="783D31F8" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="216" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="1F4E79"/>
                 <w:sz w:val="17"/>
               </w:rPr>
-              <w:t>VOL:</w:t>
-[...10 lines deleted...]
-            <w:r>
+              <w:t>VOL: 01  ISSUE: 01</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5EB2E756" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="204" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="1F4E79"/>
                 <w:sz w:val="17"/>
               </w:rPr>
-              <w:t>01</w:t>
-[...3 lines deleted...]
-                <w:b/>
+              <w:t>2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1061ABFB" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="192" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
+              <w:rPr>
                 <w:color w:val="1F4E79"/>
-                <w:spacing w:val="39"/>
-[...56 lines deleted...]
-              <w:rPr>
                 <w:sz w:val="13"/>
               </w:rPr>
-            </w:pPr>
-[...23 lines deleted...]
-                <w:sz w:val="20"/>
+              <w:t>https://jcns.gcwuf</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0E0F7894" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
+              <w:rPr>
+                <w:noProof/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0">
-                  <wp:extent cx="661874" cy="242316"/>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="357DD8B0" wp14:editId="37EEA171">
+                  <wp:extent cx="658368" cy="245209"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                  <wp:docPr id="4" name="Image 4"/>
+                  <wp:docPr id="7" name="Picture 7"/>
                   <wp:cNvGraphicFramePr>
-                    <a:graphicFrameLocks/>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
-                  <a:graphic>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-                      <pic:pic>
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="4" name="Image 4"/>
+                          <pic:cNvPr id="0" name="jcns_logo_clean.png"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId8" cstate="print"/>
+                          <a:blip r:embed="rId9"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="661874" cy="242316"/>
+                            <a:ext cx="658368" cy="245209"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:r>
-[...13 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
+    <w:p w14:paraId="2435368E" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:spacing w:before="109"/>
-[...1 lines deleted...]
-        <w:jc w:val="left"/>
+        <w:spacing w:before="100" w:after="20"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00844E71">
         <w:rPr>
           <w:i/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-          <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Article</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="287ABA09" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:after="160"/>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00844E71">
         <w:rPr>
-          <w:spacing w:val="-8"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="37"/>
         </w:rPr>
-        <w:t> </w:t>
-[...49 lines deleted...]
-        <w:t>COUNTRIES</w:t>
+        <w:t>CASH FLOW ACCOUNTING REPORTING AND MARKET VALUATION OF SELECTED MULTINATIONAL COMPANIES IN SEVEN SUB-SAHARAN AFRICAN COUNTRIES</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="35805245" w14:textId="15A950F4" w:rsidR="00754B8D" w:rsidRPr="00844E71" w:rsidRDefault="00754B8D" w:rsidP="00754B8D">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
-[...1 lines deleted...]
-        <w:ind w:left="81" w:right="3858" w:firstLine="0"/>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00844E71">
         <w:rPr>
-          <w:color w:val="000000"/>
-          <w:highlight w:val="yellow"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Egbere</w:t>
       </w:r>
-      <w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00844E71">
         <w:rPr>
-          <w:color w:val="000000"/>
-[...1 lines deleted...]
-          <w:highlight w:val="yellow"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> Michael Ikechukwu</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00F35C38" w:rsidRPr="00844E71">
         <w:rPr>
-          <w:color w:val="000000"/>
-[...125 lines deleted...]
-          <w:highlight w:val="cyan"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="28"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00844E71">
         <w:rPr>
-          <w:color w:val="000000"/>
-[...1 lines deleted...]
-          <w:vertAlign w:val="baseline"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>,</w:t>
+        <w:t>,  and Ajayi, Tijjani Ahmed</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00F35C38" w:rsidRPr="00844E71">
         <w:rPr>
-          <w:color w:val="000000"/>
-[...17 lines deleted...]
-          <w:highlight w:val="cyan"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="28"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:t>2*</w:t>
+        <w:t>2</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00DA65F1" w:rsidRPr="00844E71">
         <w:rPr>
-          <w:color w:val="000000"/>
-[...1 lines deleted...]
-          <w:vertAlign w:val="baseline"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00844E71">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="587EBA14" w14:textId="77777777" w:rsidR="00754B2C" w:rsidRPr="00844E71" w:rsidRDefault="00754B2C">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...2 lines deleted...]
-        <w:jc w:val="left"/>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="308002A0" w14:textId="6556BD50" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000" w:rsidP="00F35C38">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:after="180"/>
+        <w:rPr>
+          <w:sz w:val="17"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00844E71">
+        <w:rPr>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t>Department of Accounting, Federal University of Lafia</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31640669" w14:textId="2E014BDC" w:rsidR="00F35C38" w:rsidRPr="00844E71" w:rsidRDefault="002C18CE" w:rsidP="00F35C38">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00844E71">
+        <w:t xml:space="preserve">Department of Mathematics </w:t>
+      </w:r>
+      <w:r w:rsidR="00817F8F" w:rsidRPr="00844E71">
+        <w:t>GCWUF</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="025EA2EA" w14:textId="31CA2206" w:rsidR="00DA65F1" w:rsidRPr="00844E71" w:rsidRDefault="00DA65F1" w:rsidP="00DA65F1">
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="2520"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00844E71">
+        <w:t>* Correspondence: Email: m</w:t>
+      </w:r>
+      <w:r w:rsidR="00226B9A" w:rsidRPr="00844E71">
+        <w:t>ali</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00844E71">
+        <w:t>@</w:t>
+      </w:r>
+      <w:r w:rsidR="00226B9A" w:rsidRPr="00844E71">
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00844E71">
+        <w:t>u.edu.sa; Tel: +966</w:t>
+      </w:r>
+      <w:r w:rsidR="00226B9A" w:rsidRPr="00844E71">
+        <w:t>04789233</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00844E71">
+        <w:t>99.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:jc w:val="center"/>
+        <w:tblBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2275"/>
+        <w:gridCol w:w="8164"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00E11AAD" w:rsidRPr="00844E71" w14:paraId="19A2F15B" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2275" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="50" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="30" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="39F18E90" w14:textId="7C88F7F0" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00E11AAD">
+            <w:pPr>
+              <w:spacing w:after="100"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="02F70D5F" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="60"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t>Citation:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00844E71">
+              <w:rPr>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Ikechukwu, E.M.; Ahmed, A.T. Cash Flow Accounting Reporting and Market Valuation of Selected Multinational Companies in Seven Sub-Saharan African Countries. Journal of Computing and Numerical Sciences 2026, 1(1), xx-xx.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5AC8ADEE" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="60"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
+              <w:rPr>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t>Academic Editor: —</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5FC57B0C" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="60"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
+              <w:rPr>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t>Received: —</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00844E71">
+              <w:rPr>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Revised: —</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00844E71">
+              <w:rPr>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Accepted: —</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00844E71">
+              <w:rPr>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Published: —</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="360E684E" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="80"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="74C2E048" wp14:editId="73231CB8">
+                  <wp:extent cx="758952" cy="265633"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="3" name="Picture 3"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="image10.png"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId10"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="758952" cy="265633"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="61C45638" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="60"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t>Copyright:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00844E71">
+              <w:rPr>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> © 2026 by the authors. This article is an open access article distributed under the terms and conditions of the Creative Commons Attribution (CC BY) license.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8164" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="20" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="20" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="442C9309" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="80"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Abstract: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00844E71">
+              <w:t xml:space="preserve">The study investigates the value relevance of cash flow accounting reporting on listed Nigerian consumer goods sector. Ex-post facto was adopted as the research design for the study, and the population comprised of 21 listed firms in the consumer goods sector and a sample of fourteen (14) firms was selected using purposive sampling technique. The annual accounts of the sampled firms served as secondary sources for data extraction based on the variables of the study. The study adopted the feasible GLS regression method of data analysis. The result revealed that free cash flow has negative insignificant effect on the market value of listed consumer goods firm in Nigeria, however, capital expenditure to cash flow ratio and operating cash flow ratio has positive significant effect on the market value of listed consumer goods firm in Nigeria. The study recommended that the consumer goods firm should analyze their current FCF allocation strategy and consider if there are alternative investment opportunities, develop a strategic CapEx plan that focuses on investments with demonstrably positive impacts on future and implement strategies to improve operational efficiency and streamline cash flow generation processes. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7D11A14C" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:bottom w:val="single" w:sz="6" w:space="5" w:color="666666"/>
+              </w:pBdr>
+              <w:spacing w:after="140"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Keywords: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00844E71">
+              <w:t>Value Relevance, Free Cash Flow, Capital Expenditure to Cash Flow, Operating Cash Flow, Consumer Goods Sector, Nigerian Exchange Group.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0B3956F5" w14:textId="7B823792" w:rsidR="00B63F53" w:rsidRPr="00844E71" w:rsidRDefault="0090422E">
+            <w:pPr>
+              <w:pBdr>
+                <w:bottom w:val="single" w:sz="6" w:space="5" w:color="666666"/>
+              </w:pBdr>
+              <w:spacing w:after="140"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Mathematics Subject Classification:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2865E96E" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="60"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>1. Introduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="68B8EE82" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:firstLine="360"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
+              <w:t>Cash flow accounting reporting has become a central instrument for evaluating the financial health, sustainability, and resilience of corporations in both advanced and emerging markets. By systematically categorizing cash movements across operating, investing, and financing activities, it provides a transparent portrayal of how resources are generated, reinvested, and deployed (Jones, 2019). Such classification equips investors, regulators, and management with an indispensable lens through which to appraise liquidity, solvency, and long-term viability, thereby enhancing the quality of decision-making. Yet, despite its acknowledged importance, a pronounced gap persists in the scholarly interrogation of how cash flow disclosures influence corporate valuation. As Thomya et al. (2023) observe, financial reporting research has historically been dominated by accrual-based earnings analysis, often to the neglect of the potential explanatory and predictive strength of cash flow information in shaping stock prices and guiding investment choices. This lacuna underscores the need for an empirically grounded exploration of the value relevance of cash flow accounting reporting, particularly in Sub-Saharan Africa. Existing studies, including Muller &amp; Zimmermann (2020); Ugwu et al. (2020); Nasimiyu (2023), and Adegbite et al.,  (2024), have investigated the relationship between financial reporting and corporate valuation in more general contexts, yet few have explicitly foregrounded the role of cash flow disclosures in African markets.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="1B11FAC4" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00E11AAD">
+      <w:pPr>
+        <w:sectPr w:rsidR="00E11AAD" w:rsidRPr="00844E71">
+          <w:headerReference w:type="default" r:id="rId11"/>
+          <w:footerReference w:type="default" r:id="rId12"/>
+          <w:pgSz w:w="11909" w:h="16834"/>
+          <w:pgMar w:top="461" w:right="648" w:bottom="504" w:left="648" w:header="259" w:footer="259" w:gutter="0"/>
+          <w:cols w:space="720"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1BCDE85A" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:firstLine="360"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00844E71">
+        <w:lastRenderedPageBreak/>
+        <w:t>The institutional landscape of Sub-Saharan Africa—marked by regulatory diversity, fluctuating macroeconomic conditions, infrastructural constraints, and evolving governance practices—creates distinctive conditions under which financial information is interpreted. These unique features may critically shape the extent to which cash flow reporting is valued by market participants. The present study seeks to address this gap by examining the relevance of cash flow accounting reporting in influencing the market valuation of selected multinational corporations across seven Sub-Saharan African countries: Nigeria, South Africa, Kenya, Ghana, Tanzania, Uganda, and Côte d’Ivoire. These countries provide a representative spectrum of the region’s economic and institutional diversity. Nigeria and South Africa, as Africa’s two largest economies, host dynamic capital markets with significant multinational presence. Kenya and Ghana represent rapidly expanding markets with growing investor interest and financial sector innovation. Tanzania and Uganda offer insights into economies where institutional frameworks are consolidating, while Côte d’Ivoire reflects the francophone West African experience, operating within the OHADA harmonized legal environment. By situating the study across this cross-section of economies, the research aspires to illuminate how cash flow information is perceived in different market and institutional contexts.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4557928C" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:before="140" w:after="60"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00844E71">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
-      </w:pPr>
-[...101 lines deleted...]
-        <w:t>Lafia</w:t>
+        <w:t>2. Literature Review and Hypothesis Testing</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="4B9DD422" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
-[...12 lines deleted...]
-        </w:rPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:firstLine="360"/>
+        <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...57 lines deleted...]
-        <w:t>GCWUF</w:t>
+      <w:r w:rsidRPr="00844E71">
+        <w:t>The value relevance of accounting information refers to the extent to which financial data is reflected in share prices, thereby guiding investor decisions (Francis et al., 2004). It is often examined through incremental approaches, which evaluate the added explanatory power of a variable, or relative approaches, which compare the contribution of different measures. From the standpoint of the efficient market hypothesis (EMH), financial disclosures are presumed to be promptly incorporated into stock prices, with negative news tending to exert a stronger influence on investor behavior than positive signals. Robu &amp; Dănilă (2018), for instance, highlighted the tendency of investors to seek hedging assets such as Bitcoin in response to unfavorable market developments. The cash flow statement, governed by IAS 7, consolidates information on operational, investment, and financing activities, thereby presenting a comprehensive picture of liquidity generation and utilization (Toma, 2018). Operating cash flows reflect receipts and outflows linked to core business activities; investment cash flows capture capital expenditures and returns from asset management; and financing cash flows encompass borrowings, repayments, and equity transactions. The overall net cash flow provides a snapshot of liquidity at a given point in time. Persistent negative balances may necessitate short-term borrowing or, in extreme cases, threaten business continuity.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="00DFFCF0" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...2 lines deleted...]
-        <w:jc w:val="left"/>
+        <w:keepNext/>
+        <w:spacing w:before="100" w:after="60"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00844E71">
         <w:rPr>
-          <w:color w:val="000000"/>
-          <w:highlight w:val="cyan"/>
+          <w:b/>
+          <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>*</w:t>
-[...91 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>2.1. Free Cash Flow and Market Value</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="2BF73BD6" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...4 lines deleted...]
-        </w:rPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:firstLine="360"/>
+        <w:jc w:val="both"/>
       </w:pPr>
-    </w:p>
-[...116 lines deleted...]
-        </mc:AlternateContent>
+      <w:r w:rsidRPr="00844E71">
+        <w:t>Free cash flow (FCF), defined as cash generated after accounting for necessary capital expenditure, is widely considered a critical determinant of shareholder wealth. It reflects the capacity of firms to distribute dividends, retire debt, or reinvest in profitable ventures. Empirical studies underscore its relevance: Baas et al. (2017) and Jensen (2019) both reported positive correlations between FCF and market valuation, particularly in emerging and consumer goods markets where consistent cash flows underpin growth. In Nigeria, Olowe et al. (2018) found that firms with robust FCF tended to command higher valuations. Similar insights have emerged from Akadakpo &amp; Mgbame (2018), Oliveira et al. (2020), and Venugopala, Ibrahim, &amp; Mani (2023). In the Sub-Saharan African context, the role of FCF is conditioned by national differences. Nigeria’s oil-dependent economy heightens the volatility of cash generation, potentially amplifying the market’s sensitivity to FCF disclosures. South Africa’s mature financial markets may interpret FCF more predictably, aligning with international investor expectations. Kenya and Ghana, with expanding consumer sectors and vibrant stock exchanges, provide fertile ground for testing whether FCF signals future growth potential. Meanwhile, in Tanzania, Uganda, and Côte d’Ivoire, where capital markets are comparatively less liquid and disclosure regimes evolving, investors may attach heightened value to transparent FCF reporting as a signal of resilience.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="46BF4082" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...2465 lines deleted...]
-        <w:ind w:left="589" w:right="0" w:hanging="220"/>
+        <w:spacing w:after="60"/>
+        <w:ind w:firstLine="360"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...1115 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00844E71">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>H1:</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00844E71">
+        <w:t xml:space="preserve"> Free cash flow has no significant effect on the market value of selected multinational companies in Nigeria, South Africa, Kenya, Ghana, Tanzania, Uganda, and Côte d’Ivoire.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="321A904F" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:before="100" w:after="60"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00844E71">
         <w:rPr>
           <w:b/>
-          <w:spacing w:val="-1"/>
+          <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
-[...143 lines deleted...]
-        <w:t>Kenya, Ghana, Tanzania, Uganda, and Côte d’Ivoire.</w:t>
+        <w:t>2.2. Capital Expenditure to Cash Flow Ratio and Market Value</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="401EF706" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
-[...8 lines deleted...]
-        <w:ind w:left="719" w:right="0" w:hanging="350"/>
+        <w:spacing w:after="60"/>
+        <w:ind w:firstLine="360"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...83 lines deleted...]
-        <w:t>Value</w:t>
+      <w:r w:rsidRPr="00844E71">
+        <w:t>The ratio of capital expenditure (CAPEX) to cash flow reveals the extent of reinvestment in long-term assets. A prudent balance reflects strategic growth without undermining liquidity. Literature on emerging economies suggests that reinvestment often strengthens competitiveness, thereby enhancing valuations (Thomya et al., 2023). Yet, excessive CAPEX can also signal overextension, while insufficient investment may suggest stagnation.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="7EF7703A" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...1 lines deleted...]
-        <w:ind w:right="362"/>
+        <w:spacing w:after="60"/>
+        <w:ind w:firstLine="360"/>
+        <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...201 lines deleted...]
-        <w:t>reflects strategic growth without undermining liquidity. Literature on emerging economies suggests that reinvestment often strengthens competitiveness, thereby enhancing valuations (Thomya et al., 2023). Yet, excessive CAPEX can also signal overextension, while insufficient investment may suggest stagnation.</w:t>
+      <w:r w:rsidRPr="00844E71">
+        <w:t>In South Africa, where capital markets are more sophisticated, investors may interpret CAPEX signals within established frameworks of long-term growth and corporate governance. In Nigeria and Ghana, where infrastructure deficits and high capital intensity characterize consumer goods industries, the ratio may carry added weight as an indicator of sustainable expansion. In Kenya, renowned for its technology-driven growth, CAPEX decisions often intersect with innovation and fintech investment, heightening their valuation impact. For Tanzania, Uganda, and Côte d’Ivoire, where markets are still maturing, CAPEX ratios may serve as proxies for institutional credibility and growth potential.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="7599531C" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...1 lines deleted...]
-        <w:ind w:right="363"/>
+        <w:spacing w:after="60"/>
+        <w:ind w:firstLine="360"/>
+        <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...296 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00844E71">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>H2:</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00844E71">
+        <w:t xml:space="preserve"> Capital expenditure to cash flow ratio has no significant effect on the market value of selected multinational companies in Nigeria, South Africa, Kenya, Ghana, Tanzania, Uganda, and Côte d’Ivoire.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="161644B2" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:before="100" w:after="60"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00844E71">
         <w:rPr>
           <w:b/>
-          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
-[...193 lines deleted...]
-        <w:t>Nigeria, South Africa, Kenya, Ghana, Tanzania, Uganda, and Côte d’Ivoire.</w:t>
+        <w:t>2.3. Operating Cash Flow Ratio and Market Value</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="6F562D50" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
-[...8 lines deleted...]
-        <w:ind w:left="719" w:right="0" w:hanging="350"/>
+        <w:spacing w:after="60"/>
+        <w:ind w:firstLine="360"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...63 lines deleted...]
-        <w:t>Value</w:t>
+      <w:r w:rsidRPr="00844E71">
+        <w:t>Operating cash flow (OCF) measures the firm’s ability to generate liquidity from its principal operations relative to its size. Higher OCF generally signals efficient management, sustainability, and reduced reliance on external financing. Studies such as Amah et al. (2016) and Ugwu et al. (2020) found positive correlations between OCF and valuation across multiple sectors, while Yusuf &amp; Bello (2015) reported similar findings in Sub-Saharan contexts. Country-specific conditions again shape expectations. In Nigeria, frequent macroeconomic shocks make strong OCF a crucial indicator of resilience. South Africa’s diversified economy rewards consistent operational performance with valuation premiums. Kenya’s fast-growing consumer and services markets amplify the importance of OCF as a marker of efficiency in scaling operations. Ghana, Tanzania, and Uganda, with developing industrial bases, may rely on OCF reporting to differentiate firms capable of sustaining growth. In Côte d’Ivoire, integration within the OHADA system enhances the comparability of disclosures, rendering OCF ratios particularly useful for regional investors.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="58154F4C" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...1 lines deleted...]
-        <w:ind w:right="361"/>
+        <w:spacing w:after="60"/>
+        <w:ind w:firstLine="360"/>
+        <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...620 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00844E71">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>H3: </w:t>
+        <w:t>H3:</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-        <w:t>Operating cash flow ratio has no significant effect on the market value of selected multinational companies in Nigeria, South Africa, Kenya, Ghana, Tanzania, Uganda, and Côte d’Ivoire.</w:t>
+      <w:r w:rsidRPr="00844E71">
+        <w:t xml:space="preserve"> Operating cash flow ratio has no significant effect on the market value of selected multinational companies in Nigeria, South Africa, Kenya, Ghana, Tanzania, Uganda, and Côte d’Ivoire.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="448FEC8D" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
-[...8 lines deleted...]
-        <w:ind w:left="719" w:right="0" w:hanging="350"/>
+        <w:keepNext/>
+        <w:spacing w:before="100" w:after="60"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00844E71">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>2.4. Theoretical Underpinnings</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6072C42C" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:firstLine="360"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-        <w:t>Theoretical</w:t>
+      <w:r w:rsidRPr="00844E71">
+        <w:t xml:space="preserve">The hypotheses derive grounding from key valuation theories. The efficient market hypothesis (Watts &amp; Zimmerman, 1986) posits that share prices incorporate all publicly available information, implying that cash flow measures, if value-relevant, will be reflected in stock prices. The clean surplus theory (Ohlson, 1995) frames share prices as a function of book values and earnings, indirectly linking cash </w:t>
       </w:r>
-      <w:r>
-[...9 lines deleted...]
-        <w:t>Underpinnings</w:t>
+      <w:r w:rsidRPr="00844E71">
+        <w:lastRenderedPageBreak/>
+        <w:t>flows to valuation outcomes. Valuation theory more broadly (Brown, 1995) explains price formation through direct valuation (DVT) and inputs-to-equity valuation theory (ITEVT), both of which integrate accounting data into assessments of equity value. By situating these perspectives within seven Sub-Saharan economies—Nigeria, South Africa, Kenya, Ghana, Tanzania, Uganda, and Côte d’Ivoire—this study not only tests the universal applicability of global theories but also provides a regionally grounded account of how institutional and economic contexts mediate the value relevance of cash flow reporting.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="2DDCBBDB" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...1 lines deleted...]
-        <w:ind w:right="360"/>
+        <w:keepNext/>
+        <w:spacing w:before="100" w:after="60"/>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00844E71">
         <w:rPr>
-          <w:spacing w:val="-7"/>
+          <w:b/>
+          <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
-[...333 lines deleted...]
-        <w:t>flows to valuation outcomes. Valuation theory more broadly (Brown, 1995) explains price formation through direct valuation (DVT) and inputs-</w:t>
+        <w:t>2.5. Empirical Review</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="081F7B4E" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...7 lines deleted...]
-        </w:sectPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:firstLine="360"/>
+        <w:jc w:val="both"/>
       </w:pPr>
-    </w:p>
-[...8 lines deleted...]
-        <w:t>to-equity</w:t>
+      <w:r w:rsidRPr="00844E71">
+        <w:t xml:space="preserve">The discourse on the intricate nexus between financial reporting mechanisms and corporate valuation has gained renewed scholarly attention in recent decades, particularly in emerging and frontier markets. Within this expanding corpus, cash flow accounting reporting has emerged as a critical strand of inquiry, largely due to its perceived superiority in capturing the liquidity, operational resilience, and investment capacity of firms beyond the static confines of accrual-based earnings. While traditional financial statements, anchored on profit and loss, have historically dominated valuation models, the global investment community has increasingly acknowledged that robust cash flow disclosures provide deeper insights into a company’s ability to generate sustainable returns, service obligations, and withstand exogenous shocks. In the context of Sub-Saharan Africa—a region characterized by fluctuating commodity cycles, fragile regulatory institutions, and dynamic market reforms—the study of cash flow reporting and its linkages to market valuation of multinational corporations acquires not only empirical salience but also developmental urgency. Empirical investigations across diverse jurisdictions have consistently underscored the value-relevance of cash flow accounting. For instance, Ohlson’s (1995) valuation framework, though universal in design, provided impetus for subsequent regional studies that examined how cash flow information augments equity pricing models. In a Nigerian setting, Okafor et al. (2024) demonstrated that operating cash flows exhibit stronger explanatory power over share prices than reported earnings, particularly under volatile macroeconomic conditions. Similar evidence was adduced by Njore et al. (2024) &amp; Tutu in Kenya, where cash flow reporting significantly improved the predictive capacity of valuation models in firms listed on the Kenya Stock Exchange. These findings resonate with the work of Ncube &amp; Molefe (2021) in South Africa, where cash flow disclosures were found to reduce information asymmetry and enhance investor confidence, particularly among foreign institutional investors. Beyond national borders, comparative studies have illuminated regional patterns. For example, Kamau &amp; Wanjiru (2020) analyzed Kenyan multinationals and observed that cash flow statements were more reliable predictors of dividend sustainability than accrual-based profits. In Tanzania, Mussa &amp; Ally (2018) revealed that while net income figures often suffered distortions from accounting discretion, cash flow disclosures maintained a stronger alignment with intrinsic firm value. Extending this perspective, Dlamini (2021) in Eswatini observed that cash flow data significantly influenced market capitalization of cross-listed firms, reinforcing its role as a valuation anchor in less mature capital markets. The centrality of cash flows in corporate valuation is also corroborated in francophone Sub-Saharan Africa. Kouadio &amp; Yao (2020), in their examination of Ivorian firms, reported that cash flow reporting enhanced market efficiency by narrowing bid–ask spreads, thus lowering the cost of capital. Similar evidence was offered by Diallo (2019) in Senegal, where cash flows—particularly from investing activities—were associated with long-term valuation premiums in listed multinational companies. Moreover, comparative pan-African studies, such as Olorunfemi et al. (2020), demonstrated that across Nigeria, Kenya, and South Africa, the explanatory power of cash flows on firm value consistently outperformed earnings, highlighting the universal relevance of liquidity-based metrics in Sub-Saharan markets. International investors have also signaled their preference for transparent cash flow reporting in frontier economies. Emeni (2021), focusing on multinational corporations operating in oil and gas, revealed that firms with more granular cash flow disclosures attracted greater cross-border equity inflows in Angola and Nigeria. Similarly, Chikafa &amp; Bwanya (2020) in Zimbabwe identified that cash flow information played a pivotal role in sustaining valuation during hyperinflationary periods, when accrual-based figures were rendered unreliable. This observation echoes the work of Boateng &amp; Mensah (2021) in Ghana, who posited that in inflationary or exchange rate–volatile contexts, cash flow data offers a more stable metric for long-term valuation. A further layer of complexity is introduced when examining the role of multinational corporations within Sub-Saharan Africa. Given their dual exposure to domestic volatility and international capital market scrutiny, these entities provide fertile ground for examining the strategic deployment of cash flow reporting. Studies such as Moyo &amp; Sibanda (2022) in Botswana showed that multinationals that adhered to rigorous International Financial Reporting Standards (IFRS) cash flow disclosures enjoyed valuation premiums relative to domestic firms. Parallel findings by Adekunle &amp; Lawal (2021) revealed that in Nigeria, multinational subsidiaries listed on the local exchange achieved greater market capitalization when their parent companies aligned their reporting with global cash flow standards. In sum, extant empirical scholarship converges on the argument that cash flow accounting reporting is not merely supplementary but central to market valuation across Sub-Saharan Africa. Yet, while country-specific studies abound, there remains a paucity of comparative, multi-country analyses that interrogate how cash flow disclosures influence the valuation of multinationals operating in heterogeneous regulatory and market environments. This lacuna is significant, as multinational corporations often serve as bellwethers of capital market stability and attractors of foreign direct investment. Against this backdrop, the present study undertakes a systematic examination of the relationship between cash flow accounting reporting and the market valuation of selected multinational companies across seven Sub-Saharan African countries. By doing so, it seeks to enrich both theory and practice, while offering regionally grounded insights for policymakers, investors, and corporate managers navigating the complexities of valuation in Africa’s evolving capital markets. The dynamic interplay between accounting information and capital market performance continues to occupy a central position in the discourse of financial reporting and valuation research. In particular, the relevance of cash flow reporting in explaining variations in firm market valuation has attracted heightened academic and policy interest, especially in emerging and transitional economies where institutional infrastructures and investor confidence are relatively fragile. While earnings and book values remain the traditional anchors of valuation models, there has been an increasing recognition that cash flow-based measures may offer a more resilient and transparent signal of firm performance, particularly within environments characterized by information asymmetry, regulatory inconsistencies, and volatile macroeconomic conditions such as those prevailing in Sub-Saharan Africa. Against this background, this study interrogates the nexus between cash flow accounting reporting and the market valuation of selected multinational companies operating across seven Sub-Saharan African countries. The choice of multinationals as the unit of analysis is deliberate, given their central role in driving foreign direct investment inflows, capital market depth, and cross-border corporate governance practices. Moreover, their reporting structures often conform to global standards, thereby providing a unique opportunity to examine whether the theoretical assertions of value relevance extend uniformly across diverse institutional contexts. The research population comprised 0ne hundred and forty (140) multinational firms listed within the region as at 2024. From this universe, a purposive sample of fourteen (14) firms was selected, representing two multinationals from each of the seven study countries. This filtering process was guided by the availability of complete financial statements, the exclusion of firms under technical suspension, the non-existence of consistent reporting trends, and the imperative of ensuring comparability across jurisdictions. Secondary data were meticulously obtained from the published annual reports and accounts of these corporations. The extracted figures were subsequently subjected to econometric analysis using Stata software, ensuring methodological rigor and statistical robustness. Market valuation, proxied by share price, was measured four months after the end of each financial year to accommodate information assimilation and trading adjustments by investors, consistent with the approaches of Gan et al. (2016) and Mirza et al. (2019). The study’s key </w:t>
       </w:r>
-      <w:r>
-[...367 lines deleted...]
-        <w:t>contexts mediate the value relevance of cash flow reporting.</w:t>
+      <w:r w:rsidRPr="00844E71">
+        <w:lastRenderedPageBreak/>
+        <w:t>explanatory variables include Earnings per Share (EPS), Book Value per Share (BVPS), Free Cash Flow (FCF), Operating Cash Flow Ratio (OCFR), and Capital Expenditure to Cash Flow Ratio (CER). Each of these measures captures a distinct facet of financial performance, ranging from profitability and asset claims to liquidity sustainability and investment capacity. The inclusion of control variables—firm size (proxied by the natural logarithm of total assets) and firm age (measured from the date of incorporation to each study year)—further strengthens the robustness of the empirical framework by accounting for scale and maturity effects. To operationalize the investigation, the study employs a linear regression model adapted from Ohlson’s (1995) seminal valuation framework. The specification integrates both accounting-based indicators and cash flow measures, thus enabling a comprehensive assessment of their explanatory power in determining firm market value. By situating the analysis within the Sub-Saharan African context, the research not only extends the frontier of empirical evidence on value relevance but also contributes to ongoing debates regarding the suitability of cash flow disclosures in enhancing market efficiency and investor decision-making. Ultimately, this study seeks to provide nuanced insights into whether cash flow accounting reporting exerts incremental value relevance beyond traditional accounting metrics in the valuation of multinationals, thereby informing both academic discourse and policy initiatives aimed at strengthening financial reporting quality in emerging economies.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="3ACA2266" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
-[...8 lines deleted...]
-        <w:ind w:left="719" w:right="0" w:hanging="350"/>
+        <w:keepNext/>
+        <w:spacing w:before="140" w:after="60"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00844E71">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>3. Results and Discussion</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77966C55" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:before="100" w:after="60"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00844E71">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>3.1. Descriptive Statistics</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60C6EB71" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:firstLine="360"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...13 lines deleted...]
-        <w:t>Review</w:t>
+      <w:r w:rsidRPr="00844E71">
+        <w:t xml:space="preserve">Table 1 provides a descriptive summary of the study variables, highlighting both central tendencies and variations across the sampled firms.  </w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="4A4343EA" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...1 lines deleted...]
-        <w:ind w:right="362"/>
+        <w:keepNext/>
+        <w:spacing w:before="100"/>
       </w:pPr>
-      <w:r>
-[...4174 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00844E71">
         <w:rPr>
           <w:b/>
           <w:sz w:val="17"/>
         </w:rPr>
-        <w:t>Table</w:t>
+        <w:t xml:space="preserve">Table 1: </w:t>
       </w:r>
-      <w:r>
-[...22 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00844E71">
         <w:rPr>
           <w:sz w:val="17"/>
         </w:rPr>
-        <w:t>Descriptive</w:t>
-[...45 lines deleted...]
-        <w:t> Variables</w:t>
+        <w:t>Descriptive Statistics of the Variables</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:jc w:val="left"/>
-        <w:tblInd w:w="572" w:type="dxa"/>
+        <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="8D8D8D"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="8D8D8D"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8D8D8D"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="8D8D8D"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="8D8D8D"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="8D8D8D"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
-        <w:tblCellMar>
-[...5 lines deleted...]
-        <w:tblLook w:val="01E0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1987"/>
-        <w:gridCol w:w="1095"/>
         <w:gridCol w:w="1094"/>
         <w:gridCol w:w="1094"/>
-        <w:gridCol w:w="1091"/>
         <w:gridCol w:w="1094"/>
-        <w:gridCol w:w="1093"/>
-        <w:gridCol w:w="1093"/>
+        <w:gridCol w:w="1094"/>
+        <w:gridCol w:w="1094"/>
+        <w:gridCol w:w="1094"/>
+        <w:gridCol w:w="1094"/>
       </w:tblGrid>
-      <w:tr>
+      <w:tr w:rsidR="00E11AAD" w:rsidRPr="00844E71" w14:paraId="1980E8CF" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="230" w:hRule="atLeast"/>
+          <w:cantSplit/>
+          <w:tblHeader/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1987" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E7E7"/>
-          </w:tcPr>
-[...5 lines deleted...]
-              <w:jc w:val="left"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="11913723" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="14"/>
               </w:rPr>
-            </w:pPr>
-[...5 lines deleted...]
-              </w:rPr>
               <w:t>Variable</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1095" w:type="dxa"/>
+            <w:tcW w:w="1094" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E7E7"/>
-          </w:tcPr>
-[...4 lines deleted...]
-              <w:ind w:left="4"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AFCE600" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="14"/>
               </w:rPr>
-            </w:pPr>
-[...5 lines deleted...]
-              </w:rPr>
               <w:t>Obs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1094" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E7E7"/>
-          </w:tcPr>
-[...4 lines deleted...]
-              <w:ind w:left="16" w:right="11"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="23104EE4" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="14"/>
               </w:rPr>
-            </w:pPr>
-[...5 lines deleted...]
-              </w:rPr>
               <w:t>Mean</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1094" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E7E7"/>
-          </w:tcPr>
-[...4 lines deleted...]
-              <w:ind w:left="16" w:right="13"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="43AF3FD8" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="14"/>
               </w:rPr>
-            </w:pPr>
-            <w:r>
+              <w:t>Std Dev</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1094" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E7E7"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="35311218" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="14"/>
               </w:rPr>
-              <w:t>Std</w:t>
-[...13 lines deleted...]
-            <w:tcW w:w="1091" w:type="dxa"/>
+              <w:t>Min.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1094" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E7E7"/>
-          </w:tcPr>
-[...4 lines deleted...]
-              <w:ind w:left="9"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="368FE747" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="14"/>
               </w:rPr>
-            </w:pPr>
-[...6 lines deleted...]
-              <w:t>Min.</w:t>
+              <w:t>Max.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1094" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E7E7"/>
-          </w:tcPr>
-[...4 lines deleted...]
-              <w:ind w:left="16" w:right="3"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="49A87059" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="14"/>
               </w:rPr>
-            </w:pPr>
-[...12 lines deleted...]
-            <w:tcW w:w="1093" w:type="dxa"/>
+              <w:t>Skew</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1094" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E7E7"/>
-          </w:tcPr>
-[...4 lines deleted...]
-              <w:ind w:left="17" w:right="5"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DEAF334" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="14"/>
               </w:rPr>
-            </w:pPr>
-[...3 lines deleted...]
-                <w:spacing w:val="-4"/>
+              <w:t>Kurt.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E11AAD" w:rsidRPr="00844E71" w14:paraId="0CF34D22" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1987" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="01701BA7" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
+              <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
-              <w:t>Skew</w:t>
-[...14 lines deleted...]
-                <w:b/>
+              <w:t>Share Price (SP)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1094" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="44E18FF6" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
+              <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
-            </w:pPr>
-[...3 lines deleted...]
-                <w:spacing w:val="-2"/>
+              <w:t>160</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1094" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C5CB659" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
+              <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
-              <w:t>Kurt.</w:t>
+              <w:t>103.488</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1094" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BCC3B71" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
+              <w:rPr>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t>308.885</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1094" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="55111FFD" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
+              <w:rPr>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t>0.21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1094" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D0500C2" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
+              <w:rPr>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t>1556</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1094" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="13FACFC5" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
+              <w:rPr>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t>3.81</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1094" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="18018260" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
+              <w:rPr>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t>16.371</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00E11AAD" w:rsidRPr="00844E71" w14:paraId="2A41085C" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="232" w:hRule="atLeast"/>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1987" w:type="dxa"/>
-          </w:tcPr>
-[...4 lines deleted...]
-              <w:jc w:val="left"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CE2C3ED" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
-            </w:pPr>
-            <w:r>
+              <w:t>Earnings per Share (EPS)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1094" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="52834C3D" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
-              <w:t>Share</w:t>
-[...3 lines deleted...]
-                <w:spacing w:val="-5"/>
+              <w:t>160</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1094" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1210A4CB" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
+              <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
-              <w:t> </w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>471.09</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1094" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="238EB10D" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
-              <w:t>Price</w:t>
-[...3 lines deleted...]
-                <w:spacing w:val="-4"/>
+              <w:t>1325.55</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1094" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="342B0721" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
+              <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
-              <w:t> (SP)</w:t>
-[...10 lines deleted...]
-              <w:ind w:left="4" w:right="1"/>
+              <w:t>-3813</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1094" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="71BD5ACC" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
-            </w:pPr>
-[...2 lines deleted...]
-                <w:spacing w:val="-5"/>
+              <w:t>6177</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1094" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="08512DD6" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
+              <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
+              <w:t>2.656</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1094" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D58299C" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
+              <w:rPr>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t>11.331</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E11AAD" w:rsidRPr="00844E71" w14:paraId="5A33B0BD" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1987" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BEA7E3A" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
+              <w:rPr>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t>Book Value per Share (BVPS)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1094" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DF93185" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
+              <w:rPr>
+                <w:sz w:val="14"/>
+              </w:rPr>
               <w:t>160</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1094" w:type="dxa"/>
-          </w:tcPr>
-[...3 lines deleted...]
-              <w:ind w:left="16" w:right="14"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BED6281" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
-            </w:pPr>
-[...2 lines deleted...]
-                <w:spacing w:val="-2"/>
+              <w:t>24.881</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1094" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CE8C8A0" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
+              <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
-              <w:t>103.488</w:t>
+              <w:t>28.679</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1094" w:type="dxa"/>
-          </w:tcPr>
-[...3 lines deleted...]
-              <w:ind w:left="16" w:right="13"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="19659332" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
-            </w:pPr>
-[...2 lines deleted...]
-                <w:spacing w:val="-2"/>
+              <w:t>-18.971</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1094" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="68CC9C4F" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
+              <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
-              <w:t>308.885</w:t>
-[...10 lines deleted...]
-              <w:ind w:left="10"/>
+              <w:t>126.714</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1094" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C9576EB" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
-            </w:pPr>
-[...2 lines deleted...]
-                <w:spacing w:val="-4"/>
+              <w:t>1.439</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1094" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CFFBE48" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
+              <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
-              <w:t>0.21</w:t>
+              <w:t>4.375</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E11AAD" w:rsidRPr="00844E71" w14:paraId="15C2A10D" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1987" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C1021AC" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
+              <w:rPr>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t>Free Cash Flow (FCF)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1094" w:type="dxa"/>
-          </w:tcPr>
-[...3 lines deleted...]
-              <w:ind w:left="16" w:right="2"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="61E8833F" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
-            </w:pPr>
-[...2 lines deleted...]
-                <w:spacing w:val="-4"/>
+              <w:t>160</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1094" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FFFF7D5" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
+              <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
-              <w:t>1556</w:t>
-[...10 lines deleted...]
-              <w:ind w:left="17" w:right="5"/>
+              <w:t>0.122</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1094" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="09D36818" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
-            </w:pPr>
-[...2 lines deleted...]
-                <w:spacing w:val="-4"/>
+              <w:t>0.148</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1094" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E4D1FA9" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
+              <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
-              <w:t>3.81</w:t>
-[...10 lines deleted...]
-              <w:ind w:left="17" w:right="2"/>
+              <w:t>-0.329</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1094" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FC4600D" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
-            </w:pPr>
-[...2 lines deleted...]
-                <w:spacing w:val="-2"/>
+              <w:t>0.613</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1094" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BA59B67" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
+              <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
-              <w:t>16.371</w:t>
+              <w:t>0.234</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1094" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B479F99" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
+              <w:rPr>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t>4.234</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00E11AAD" w:rsidRPr="00844E71" w14:paraId="6D3B42FB" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="230" w:hRule="atLeast"/>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1987" w:type="dxa"/>
-          </w:tcPr>
-[...4 lines deleted...]
-              <w:jc w:val="left"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="66A93BD9" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
-            </w:pPr>
-            <w:r>
+              <w:t>Capital Expenditure Ratio (CER)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1094" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0569E2A8" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
-              <w:t>Earnings</w:t>
-[...3 lines deleted...]
-                <w:spacing w:val="-5"/>
+              <w:t>160</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1094" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A28ECF2" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
+              <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
-              <w:t> </w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>0.014</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1094" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F16D64F" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
-              <w:t>per</w:t>
-[...3 lines deleted...]
-                <w:spacing w:val="-5"/>
+              <w:t>2.143</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1094" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A2858BC" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
+              <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
-              <w:t> </w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>6.843</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1094" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="08E0FB71" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
-              <w:t>Share</w:t>
-[...3 lines deleted...]
-                <w:spacing w:val="-4"/>
+              <w:t>17.075</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1094" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A1ADB0B" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
+              <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
-              <w:t> </w:t>
-[...3 lines deleted...]
-                <w:spacing w:val="-2"/>
+              <w:t>-5.492</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1094" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3352094B" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
+              <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
-              <w:t>(EPS)</w:t>
-[...10 lines deleted...]
-              <w:ind w:left="4" w:right="1"/>
+              <w:t>42.703</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E11AAD" w:rsidRPr="00844E71" w14:paraId="13494C73" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1987" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="158594FE" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
-            </w:pPr>
-[...2 lines deleted...]
-                <w:spacing w:val="-5"/>
+              <w:t>Operating C. F. Ratio (OCFR)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1094" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="40B186DA" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
+              <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>160</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1094" w:type="dxa"/>
-          </w:tcPr>
-[...3 lines deleted...]
-              <w:ind w:left="16" w:right="11"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="758F23F9" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
-            </w:pPr>
-[...2 lines deleted...]
-                <w:spacing w:val="-2"/>
+              <w:t>0.245</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1094" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F63EBF0" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
+              <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
-              <w:t>471.09</w:t>
+              <w:t>0.296</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1094" w:type="dxa"/>
-          </w:tcPr>
-[...3 lines deleted...]
-              <w:ind w:left="16" w:right="13"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="075F1FFF" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
-            </w:pPr>
-[...2 lines deleted...]
-                <w:spacing w:val="-2"/>
+              <w:t>-0.658</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1094" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="675B29E3" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
+              <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
-              <w:t>1325.55</w:t>
-[...10 lines deleted...]
-              <w:ind w:left="8"/>
+              <w:t>1.225</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1094" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F62E8C5" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
-            </w:pPr>
-[...2 lines deleted...]
-                <w:spacing w:val="-2"/>
+              <w:t>0.222</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1094" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="00889859" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
+              <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
-              <w:t>-</w:t>
-[...3 lines deleted...]
-                <w:spacing w:val="-4"/>
+              <w:t>4.258</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E11AAD" w:rsidRPr="00844E71" w14:paraId="3C8C1A30" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1987" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E06A181" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
+              <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
-              <w:t>3813</w:t>
+              <w:t>Firm Size (SIZE)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1094" w:type="dxa"/>
-          </w:tcPr>
-[...3 lines deleted...]
-              <w:ind w:left="16" w:right="2"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F6ED360" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
-            </w:pPr>
-[...2 lines deleted...]
-                <w:spacing w:val="-4"/>
+              <w:t>160</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1094" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="39AFF5B3" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
+              <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
-              <w:t>6177</w:t>
-[...10 lines deleted...]
-              <w:ind w:left="17" w:right="2"/>
+              <w:t>1.11e7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1094" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E71961E" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
-            </w:pPr>
-[...2 lines deleted...]
-                <w:spacing w:val="-2"/>
+              <w:t>1.27e7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1094" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5698B851" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
+              <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
-              <w:t>2.656</w:t>
-[...10 lines deleted...]
-              <w:ind w:left="17" w:right="2"/>
+              <w:t>321069</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1094" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BE3D6D7" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
-            </w:pPr>
-[...2 lines deleted...]
-                <w:spacing w:val="-2"/>
+              <w:t>4.91e7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1094" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EB5C0A9" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
+              <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
-              <w:t>11.331</w:t>
+              <w:t>1.291</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1094" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DACE2F9" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
+              <w:rPr>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t>3.754</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00E11AAD" w:rsidRPr="00844E71" w14:paraId="62E5EA9A" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="232" w:hRule="atLeast"/>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1987" w:type="dxa"/>
-          </w:tcPr>
-[...4 lines deleted...]
-              <w:jc w:val="left"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="65D571F6" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
-            </w:pPr>
-            <w:r>
+              <w:t>Firm Age (AGE)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1094" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4881D1FE" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
-              <w:t>Book</w:t>
-[...3 lines deleted...]
-                <w:spacing w:val="-4"/>
+              <w:t>160</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1094" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3761DF21" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
+              <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
-              <w:t> </w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>35.938</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1094" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="40B9D75F" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
-              <w:t>Value</w:t>
-[...3 lines deleted...]
-                <w:spacing w:val="-2"/>
+              <w:t>23.249</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1094" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="34881DF2" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
+              <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
-              <w:t> </w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1094" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="64F19CDC" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
-              <w:t>per</w:t>
-[...3 lines deleted...]
-                <w:spacing w:val="-3"/>
+              <w:t>59</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1094" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="241B9CDC" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
+              <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
-              <w:t> </w:t>
-[...40 lines deleted...]
-              <w:t>160</w:t>
+              <w:t>-0.728</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1094" w:type="dxa"/>
-          </w:tcPr>
-[...1175 lines deleted...]
-                <w:spacing w:val="-2"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="525D5DD7" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
+              <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>2.488</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
+    <w:p w14:paraId="29660C8F" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00E11AAD">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...5 lines deleted...]
-        </w:rPr>
+        <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="4AFC9208" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:spacing w:before="0"/>
-[...5 lines deleted...]
-        </w:rPr>
+        <w:spacing w:after="80"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00844E71">
         <w:rPr>
           <w:b/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t>Source:</w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00844E71">
         <w:rPr>
           <w:i/>
           <w:sz w:val="16"/>
         </w:rPr>
-        <w:t>STATA</w:t>
-[...30 lines deleted...]
-        <w:t>2025</w:t>
+        <w:t xml:space="preserve"> STATA Output, 2025</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="567B0CB4" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...1 lines deleted...]
-        <w:ind w:right="364"/>
+        <w:spacing w:after="60"/>
+        <w:ind w:firstLine="360"/>
+        <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...181 lines deleted...]
-        <w:t>of consumer goods firms.</w:t>
+      <w:r w:rsidRPr="00844E71">
+        <w:t>Table 1 presents the descriptive statistics of the study variables, providing insights into the financial performance and characteristics of consumer goods firms.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="49A34063" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...1 lines deleted...]
-        <w:ind w:right="368"/>
+        <w:spacing w:after="60"/>
+        <w:ind w:firstLine="360"/>
+        <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-        <w:t>The average </w:t>
+      <w:r w:rsidRPr="00844E71">
+        <w:t xml:space="preserve">The average </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00844E71">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>share price (SP) </w:t>
+        <w:t>share price (SP)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-        <w:t>is ₦103.49, with a wide dispersion (SD = ₦308.89). The minimum of ₦0.21 and maximum of ₦1,556 indicate extreme variability, suggesting the presence of both low- and high-valued firms. The high skewness (3.81) and kurtosis (16.37) confirm the presence of outliers and a heavy-tailed distribution.</w:t>
+      <w:r w:rsidRPr="00844E71">
+        <w:t xml:space="preserve"> is ₦103.49, with a wide dispersion (SD = ₦308.89). The minimum of ₦0.21 and maximum of ₦1,556 indicate extreme variability, suggesting the presence of both low- and high-valued firms. The high skewness (3.81) and kurtosis (16.37) confirm the presence of outliers and a heavy-tailed distribution.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="16E9FE7E" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...1 lines deleted...]
-        <w:ind w:right="366"/>
+        <w:spacing w:after="60"/>
+        <w:ind w:firstLine="360"/>
+        <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-        <w:t>The</w:t>
+      <w:r w:rsidRPr="00844E71">
+        <w:t xml:space="preserve">The average </w:t>
       </w:r>
-      <w:r>
-[...15 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00844E71">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>earnings</w:t>
+        <w:t>earnings per share (EPS)</w:t>
       </w:r>
-      <w:r>
-[...180 lines deleted...]
-        <w:t>(₦–3,813) highlights loss-making firms, while the maximum (₦6,177) reflects highly profitable ones. Positive skewness (2.66) and high kurtosis (11.33) indicate that a few firms dominate in profitability, creating an uneven distribution.</w:t>
+      <w:r w:rsidRPr="00844E71">
+        <w:t xml:space="preserve"> is ₦471.09, but with a very large spread (SD = ₦1,325.55). The negative minimum (₦–3,813) highlights loss-making firms, while the maximum (₦6,177) reflects highly profitable ones. Positive skewness (2.66) and high kurtosis (11.33) indicate that a few firms dominate in profitability, creating an uneven distribution.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="29D4EA29" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...1 lines deleted...]
-        <w:ind w:right="366"/>
+        <w:spacing w:after="60"/>
+        <w:ind w:firstLine="360"/>
+        <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-        <w:t>For </w:t>
+      <w:r w:rsidRPr="00844E71">
+        <w:t xml:space="preserve">For </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00844E71">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>book value per share (BVPS)</w:t>
       </w:r>
-      <w:r>
-[...121 lines deleted...]
-        <w:t>implying moderate concentration of values around the mean but with some extreme cases.</w:t>
+      <w:r w:rsidRPr="00844E71">
+        <w:t>, the mean is ₦24.88, with a minimum of ₦–18.97 and maximum of ₦126.71. The negative value suggests some firms have liabilities exceeding assets. The distribution is positively skewed (1.44) with kurtosis of 4.38, implying moderate concentration of values around the mean but with some extreme cases.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="6827FE2F" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...1 lines deleted...]
-        <w:ind w:right="368"/>
+        <w:spacing w:after="60"/>
+        <w:ind w:firstLine="360"/>
+        <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-        <w:t>The</w:t>
+      <w:r w:rsidRPr="00844E71">
+        <w:t xml:space="preserve">The mean </w:t>
       </w:r>
-      <w:r>
-[...15 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00844E71">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>free</w:t>
+        <w:t>free cash flow (FCF)</w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-        <w:t> </w:t>
+      <w:r w:rsidRPr="00844E71">
+        <w:t xml:space="preserve"> is 0.122, indicating that on average, firms generate positive cash flow after expenses and reinvestment. However, the negative minimum (–0.329) suggests some firms experience cash deficits. With low skewness (0.23) and kurtosis (4.23), the distribution is fairly symmetrical but slightly heavy-tailed.</w:t>
       </w:r>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="614F425D" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:firstLine="360"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00844E71">
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00844E71">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>cash</w:t>
+        <w:t>capital expenditure ratio (CER)</w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-        <w:t> </w:t>
+      <w:r w:rsidRPr="00844E71">
+        <w:t xml:space="preserve"> has a mean of 0.014, meaning firms invest about 1.4% of assets in capital expenditure. However, the wide variation (min = –6.84, max = 17.08) and extreme kurtosis (42.70) suggest occasional very large investments or disinvestments, with a negatively skewed distribution (–5.49).</w:t>
       </w:r>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="38B1DC34" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:firstLine="360"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00844E71">
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00844E71">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>flow</w:t>
+        <w:t>operating cash flow ratio (OCFR)</w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-        <w:t> </w:t>
+      <w:r w:rsidRPr="00844E71">
+        <w:t xml:space="preserve"> averages 0.245, reflecting moderate ability to generate cash flow from operations relative to obligations. The range (–0.658 to 1.225) shows some firms face negative operating cash flow. Its low skewness (0.22) and moderate kurtosis (4.26) point to relatively normal but slightly heavy-tailed distribution.</w:t>
       </w:r>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="1A597861" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:firstLine="360"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00844E71">
+        <w:t xml:space="preserve">The average </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00844E71">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>(FCF)</w:t>
+        <w:t>firm size (SIZE)</w:t>
       </w:r>
-      <w:r>
-[...158 lines deleted...]
-        <w:t>(0.23) and kurtosis (4.23), the distribution is fairly symmetrical but slightly heavy-tailed.</w:t>
+      <w:r w:rsidRPr="00844E71">
+        <w:t xml:space="preserve"> is ₦11.1 million in total assets, but the large standard deviation (₦12.7 million) and maximum of ₦49.1 million show vast differences across firms. The positive skew (1.29) and kurtosis (3.75) confirm uneven distribution, with a few very large firms dominating the industry.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="756BF1A2" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...1 lines deleted...]
-        <w:ind w:right="368"/>
+        <w:spacing w:after="60"/>
+        <w:ind w:firstLine="360"/>
+        <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-        <w:t>The</w:t>
+      <w:r w:rsidRPr="00844E71">
+        <w:t xml:space="preserve">Finally, the average </w:t>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00844E71">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>capital</w:t>
+        <w:t>firm age (AGE)</w:t>
       </w:r>
-      <w:r>
-[...197 lines deleted...]
-        <w:t>However, the wide variation (min = –6.84, max = 17.08) and extreme kurtosis (42.70) suggest occasional very large investments or disinvestments, with a negatively skewed distribution (–5.49).</w:t>
+      <w:r w:rsidRPr="00844E71">
+        <w:t xml:space="preserve"> is 36 years, ranging from 5 to 59 years. The negative skewness (–0.73) suggests relatively more mature firms, while kurtosis (2.49) indicates a near-normal distribution.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="4921D03B" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...1 lines deleted...]
-        <w:ind w:right="368"/>
+        <w:spacing w:after="60"/>
+        <w:ind w:firstLine="360"/>
+        <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...211 lines deleted...]
-        <w:t>kurtosis (4.26) point to relatively normal but slightly heavy-tailed distribution.</w:t>
+      <w:r w:rsidRPr="00844E71">
+        <w:t>Overall, the results highlight significant heterogeneity in firm characteristics, with extreme values in share prices, profitability, and capital expenditures. This suggests the industry is composed of both small, struggling firms and large, well-established players with strong financial performance.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="313E555B" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...1 lines deleted...]
-        <w:ind w:right="363"/>
+        <w:keepNext/>
+        <w:spacing w:before="100"/>
       </w:pPr>
-      <w:r>
-[...364 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00844E71">
         <w:rPr>
           <w:b/>
           <w:sz w:val="17"/>
         </w:rPr>
-        <w:t>Table</w:t>
+        <w:t xml:space="preserve">Table 2: </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00844E71">
         <w:rPr>
-          <w:b/>
-          <w:spacing w:val="-5"/>
           <w:sz w:val="17"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t>Correlation Matrix of Dependent and Explanatory Variables</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00844E71">
         <w:rPr>
           <w:b/>
           <w:sz w:val="17"/>
         </w:rPr>
-        <w:t>2:</w:t>
-[...92 lines deleted...]
-        <w:t>Variables</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:jc w:val="left"/>
-        <w:tblInd w:w="946" w:type="dxa"/>
+        <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="8D8D8D"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="8D8D8D"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8D8D8D"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="8D8D8D"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="8D8D8D"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="8D8D8D"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
-        <w:tblCellMar>
-[...5 lines deleted...]
-        <w:tblLook w:val="01E0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1181"/>
-[...7 lines deleted...]
-        <w:gridCol w:w="965"/>
+        <w:gridCol w:w="1180"/>
+        <w:gridCol w:w="964"/>
+        <w:gridCol w:w="964"/>
+        <w:gridCol w:w="964"/>
+        <w:gridCol w:w="964"/>
+        <w:gridCol w:w="964"/>
+        <w:gridCol w:w="964"/>
+        <w:gridCol w:w="964"/>
+        <w:gridCol w:w="964"/>
       </w:tblGrid>
-      <w:tr>
+      <w:tr w:rsidR="00E11AAD" w:rsidRPr="00844E71" w14:paraId="44D8F31A" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="208" w:hRule="atLeast"/>
+          <w:cantSplit/>
+          <w:tblHeader/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1181" w:type="dxa"/>
+            <w:tcW w:w="1180" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E7E7"/>
-          </w:tcPr>
-[...5 lines deleted...]
-              <w:jc w:val="left"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F5D4971" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="12"/>
               </w:rPr>
-            </w:pPr>
-[...5 lines deleted...]
-              </w:rPr>
               <w:t>Variables</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="963" w:type="dxa"/>
+            <w:tcW w:w="964" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E7E7"/>
-          </w:tcPr>
-[...5 lines deleted...]
-              <w:jc w:val="right"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="78D75588" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="12"/>
               </w:rPr>
-            </w:pPr>
-[...5 lines deleted...]
-              </w:rPr>
               <w:t>SP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="965" w:type="dxa"/>
+            <w:tcW w:w="964" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E7E7"/>
-          </w:tcPr>
-[...5 lines deleted...]
-              <w:jc w:val="right"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="77F9284E" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="12"/>
               </w:rPr>
-            </w:pPr>
-[...5 lines deleted...]
-              </w:rPr>
               <w:t>EPS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="965" w:type="dxa"/>
+            <w:tcW w:w="964" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E7E7"/>
-          </w:tcPr>
-[...4 lines deleted...]
-              <w:ind w:left="9" w:right="2"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C8C39BD" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="12"/>
               </w:rPr>
-            </w:pPr>
-[...5 lines deleted...]
-              </w:rPr>
               <w:t>BVPS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="963" w:type="dxa"/>
+            <w:tcW w:w="964" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E7E7"/>
-          </w:tcPr>
-[...4 lines deleted...]
-              <w:ind w:left="12" w:right="3"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A8FD5D0" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="12"/>
               </w:rPr>
-            </w:pPr>
-[...5 lines deleted...]
-              </w:rPr>
               <w:t>FCF</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="965" w:type="dxa"/>
+            <w:tcW w:w="964" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E7E7"/>
-          </w:tcPr>
-[...4 lines deleted...]
-              <w:ind w:left="9" w:right="4"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B0A5159" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="12"/>
               </w:rPr>
-            </w:pPr>
-[...5 lines deleted...]
-              </w:rPr>
               <w:t>CER</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="966" w:type="dxa"/>
+            <w:tcW w:w="964" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E7E7"/>
-          </w:tcPr>
-[...5 lines deleted...]
-              <w:jc w:val="left"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="75DF936D" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="12"/>
               </w:rPr>
-            </w:pPr>
-[...5 lines deleted...]
-              </w:rPr>
               <w:t>OCFR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="963" w:type="dxa"/>
+            <w:tcW w:w="964" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E7E7"/>
-          </w:tcPr>
-[...4 lines deleted...]
-              <w:ind w:left="12" w:right="6"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D27C379" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="12"/>
               </w:rPr>
-            </w:pPr>
-[...5 lines deleted...]
-              </w:rPr>
               <w:t>SIZE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="965" w:type="dxa"/>
+            <w:tcW w:w="964" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E7E7"/>
-          </w:tcPr>
-[...4 lines deleted...]
-              <w:ind w:left="9" w:right="4"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1982AAA3" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="12"/>
               </w:rPr>
-            </w:pPr>
-[...3 lines deleted...]
-                <w:spacing w:val="-5"/>
+              <w:t>AGE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E11AAD" w:rsidRPr="00844E71" w14:paraId="1CE02CF0" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1180" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="51F2F5A6" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
+              <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
+              <w:t>SP</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="964" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="70C6CCE6" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t>1.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="964" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="15AF8D77" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00E11AAD">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="964" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AD2D617" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00E11AAD">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="964" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="556BEB40" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00E11AAD">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="964" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="282CC740" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00E11AAD">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="964" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="58E4A349" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00E11AAD">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="964" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="56591AD5" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00E11AAD">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="964" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="33674C20" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00E11AAD">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E11AAD" w:rsidRPr="00844E71" w14:paraId="758A1F3B" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1180" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F28A756" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t>EPS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="964" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="35A87844" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t>0.741*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="964" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B1AA35E" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t>1.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="964" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="67FA1EBE" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00E11AAD">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="964" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="017A57D0" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00E11AAD">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="964" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D87728B" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00E11AAD">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="964" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6042303D" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00E11AAD">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="964" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="66416F1F" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00E11AAD">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="964" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7750E5BB" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00E11AAD">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E11AAD" w:rsidRPr="00844E71" w14:paraId="45D31E08" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1180" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EDD14A4" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00E11AAD">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="964" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="126DBB50" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t>(0.00)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="964" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="16B7967A" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00E11AAD">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="964" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C147275" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00E11AAD">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="964" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5777A574" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00E11AAD">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="964" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="241340C3" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00E11AAD">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="964" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="11A848B7" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00E11AAD">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="964" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FFA6014" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00E11AAD">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="964" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4344EA08" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00E11AAD">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E11AAD" w:rsidRPr="00844E71" w14:paraId="4857F3E5" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1180" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F33ECAD" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t>BVPS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="964" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="160B8589" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t>0.638*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="964" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="530EA6B2" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t>0.469*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="964" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="741DD0E7" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t>1.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="964" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="36E430BE" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00E11AAD">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="964" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B2EC88E" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00E11AAD">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="964" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CD0E020" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00E11AAD">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="964" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7433253B" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00E11AAD">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="964" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="69284124" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00E11AAD">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E11AAD" w:rsidRPr="00844E71" w14:paraId="5283EABB" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1180" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="71346EA8" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00E11AAD">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="964" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="03861467" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t>(0.000)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="964" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="49C96026" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t>(0.000)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="964" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D7A7C81" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00E11AAD">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="964" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F072D83" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00E11AAD">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="964" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0169F3D4" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00E11AAD">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="964" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="58BBBB98" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00E11AAD">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="964" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="35189D2C" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00E11AAD">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="964" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C5275F5" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00E11AAD">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E11AAD" w:rsidRPr="00844E71" w14:paraId="7FD7FB27" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1180" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="29D0E0A6" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t>FCF</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="964" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D471C8A" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t>0.265*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="964" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C1ECAFA" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t>0.141</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="964" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="045DA16E" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t>0.073</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="964" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1706ACD0" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t>1.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="964" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="762075B6" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00E11AAD">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="964" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5650B243" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00E11AAD">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="964" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="70D3AAF3" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00E11AAD">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="964" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="03521ABA" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00E11AAD">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E11AAD" w:rsidRPr="00844E71" w14:paraId="1600549F" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1180" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BCB001B" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00E11AAD">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="964" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="55CFDCCE" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t>(0.001)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="964" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2256B23D" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t>(0.076)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="964" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="73009B1C" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t>(0.357)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="964" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="794B6FEA" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00E11AAD">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="964" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E114FD4" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00E11AAD">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="964" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5930608A" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00E11AAD">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="964" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FF476E2" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00E11AAD">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="964" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="50819364" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00E11AAD">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E11AAD" w:rsidRPr="00844E71" w14:paraId="1FBA658B" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1180" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="25BB23D1" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t>CER</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="964" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1759CA6A" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t>0.346*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="964" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AB714E7" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t>0.280*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="964" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CA9DE4D" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t>0.327*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="964" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BC1F787" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t>0.071</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="964" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B41E1CB" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t>1.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="964" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="797FE403" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00E11AAD">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="964" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A5B3AEE" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00E11AAD">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="964" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="58F08F68" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00E11AAD">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E11AAD" w:rsidRPr="00844E71" w14:paraId="7BED3A4A" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1180" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CD65A64" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00E11AAD">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="964" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="56568073" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t>(0.000)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="964" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F8A989D" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t>(0.000)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="964" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="130D9AE6" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t>(0.000)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="964" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BFC378F" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t>(0.372)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="964" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="65EC1FCB" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00E11AAD">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="964" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E8CAD74" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00E11AAD">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="964" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="65E6F489" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00E11AAD">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="964" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="68400ADA" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00E11AAD">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E11AAD" w:rsidRPr="00844E71" w14:paraId="12E3C5B4" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1180" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="56E214B4" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t>OCFR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="964" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A4125EB" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t>0.264*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="964" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="70586AC1" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t>0.140</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="964" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B046BC6" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t>0.072</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="964" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="43A72F92" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t>0.998*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="964" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FD8C70E" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t>0.073</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="964" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A596E2E" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t>1.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="964" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="13E4AB90" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00E11AAD">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="964" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4696666A" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00E11AAD">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E11AAD" w:rsidRPr="00844E71" w14:paraId="1A8F15D5" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1180" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="47245206" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00E11AAD">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="964" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="576B7C88" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t>(0.001)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="964" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="51954AC4" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t>(0.077)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="964" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6762277A" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t>(0.367)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="964" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B917133" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t>(0.000)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="964" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="55B0915C" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t>(0.362)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="964" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="71C55C79" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00E11AAD">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="964" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B7976EF" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00E11AAD">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="964" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DD474BC" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00E11AAD">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E11AAD" w:rsidRPr="00844E71" w14:paraId="3B6DFB7F" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1180" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E45556E" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t>SIZE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="964" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="44EB60FC" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t>0.258*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="964" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="14F47F7D" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t>0.265*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="964" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="02CB8D05" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t>0.446*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="964" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="55EDAB8B" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t>-0.026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="964" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="19DACC37" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t>-0.066</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="964" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="79D926DB" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t>-0.026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="964" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AB48756" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t>1.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="964" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AB8B7C0" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00E11AAD">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E11AAD" w:rsidRPr="00844E71" w14:paraId="751523F9" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1180" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0555FA34" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00E11AAD">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="964" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E6C3FCF" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t>(0.001)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="964" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="29D8B467" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t>(0.001)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="964" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="798DA2D7" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t>(0.000)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="964" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="49AD00A0" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t>(0.747)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="964" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CFDD0F8" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t>(0.408)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="964" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="00468194" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t>(0.749)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="964" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BE5C92F" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00E11AAD">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="964" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2963CF51" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00E11AAD">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E11AAD" w:rsidRPr="00844E71" w14:paraId="575C492F" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1180" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="47120796" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
               <w:t>AGE</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="964" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="19B9D059" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t>0.091</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="964" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="087AAB6B" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t>-0.100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="964" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="650EED7A" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t>0.294*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="964" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="08B957B6" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t>0.005</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="964" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4966944B" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t>-0.015</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="964" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F53DD68" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t>0.007</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="964" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F61C8A8" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t>0.232*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="964" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="755BA1D4" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t>1.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00E11AAD" w:rsidRPr="00844E71" w14:paraId="5B3CF160" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="275" w:hRule="atLeast"/>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1181" w:type="dxa"/>
-[...6 lines deleted...]
-              <w:jc w:val="left"/>
+            <w:tcW w:w="1180" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A7083FE" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00E11AAD">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="964" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="19845AAD" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
-            </w:pPr>
-[...2 lines deleted...]
-                <w:spacing w:val="-5"/>
+              <w:t>(0.252)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="964" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0597698E" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
+              <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
-              <w:t>SP</w:t>
-[...12 lines deleted...]
-              <w:jc w:val="right"/>
+              <w:t>(0.207)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="964" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CB923BC" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
-            </w:pPr>
-[...2 lines deleted...]
-                <w:spacing w:val="-2"/>
+              <w:t>(0.000)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="964" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="059CB127" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
+              <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
-              <w:t>1.000</w:t>
-[...104 lines deleted...]
-              </w:rPr>
+              <w:t>(0.954)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="964" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6744CE14" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t>(0.849)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="964" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="55A2B5D9" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t>(0.929)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="964" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E2724D7" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+              <w:t>(0.003)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="964" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1EBD323C" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00E11AAD">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00E11AAD" w:rsidRPr="00844E71" w14:paraId="2639AA50" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="278" w:hRule="atLeast"/>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1181" w:type="dxa"/>
-[...805 lines deleted...]
-              </w:rPr>
+            <w:tcW w:w="1180" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C04D7F3" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00E11AAD">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="964" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="70DD6A94" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00E11AAD">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="964" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="794E9FC8" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00E11AAD">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="964" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5854AAC6" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00E11AAD">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="964" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="43285628" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00E11AAD">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="964" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D7E0967" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00E11AAD">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="964" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="673BC28E" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00E11AAD">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="964" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7AA3B173" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00E11AAD">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="964" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="74DB903F" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00E11AAD">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
+    <w:p w14:paraId="0D47886C" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00E11AAD">
       <w:pPr>
-        <w:pStyle w:val="TableParagraph"/>
         <w:spacing w:after="0"/>
-        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C49440C" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00844E71">
         <w:rPr>
+          <w:b/>
           <w:sz w:val="16"/>
         </w:rPr>
-        <w:sectPr>
-[...10 lines deleted...]
-        <w:jc w:val="left"/>
+        <w:t xml:space="preserve">Source: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00844E71">
         <w:rPr>
+          <w:i/>
           <w:sz w:val="16"/>
         </w:rPr>
+        <w:t>STATA Output, 2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71C4254C" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:firstLine="360"/>
+        <w:jc w:val="both"/>
       </w:pPr>
+      <w:r w:rsidRPr="00844E71">
+        <w:t>Table 2 presents the Pearson correlation coefficients between the dependent variable, share price (SP), and the explanatory variables of the study. The coefficients indicate both the strength and direction of linear relationships, with significance levels provided in parentheses.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CD7C382" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:firstLine="360"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00844E71">
+        <w:t xml:space="preserve">The correlation between </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00844E71">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>SP and EPS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00844E71">
+        <w:t xml:space="preserve"> is 0.741, significant at the 1% level, implying a strong positive association. This suggests that higher earnings per share tend to correspond with higher market valuations, reflecting investors’ responsiveness to profitability signals. Similarly, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00844E71">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>SP and BVPS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00844E71">
+        <w:t xml:space="preserve"> exhibit a strong positive correlation of 0.638 (p&lt;0.01), indicating that firms with greater book value per share generally command higher share prices. These findings align with the premise that both earnings and asset base are key determinants of market valuation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C73FF1C" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:firstLine="360"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00844E71">
+        <w:t xml:space="preserve">The correlation between </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00844E71">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>SP and Free Cash Flow (FCF)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00844E71">
+        <w:t xml:space="preserve"> is positive but moderate at 0.265 (p&lt;0.01), suggesting that while firms generating higher cash after capital expenditures tend to have higher market values, the effect is less pronounced than that of EPS or BVPS. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00844E71">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>SP and Capital Expenditure Ratio (CER)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00844E71">
+        <w:t xml:space="preserve"> show a moderate positive correlation of 0.346 (p&lt;0.01), indicating that firms reinvesting a greater proportion of cash into long-term assets tend to enjoy enhanced market valuation. The </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00844E71">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>SP–Operating Cash Flow Ratio (OCFR)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00844E71">
+        <w:t xml:space="preserve"> correlation is 0.264 (p&lt;0.01), reinforcing the relevance of operational liquidity in supporting investor confidence.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="190EA772" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:firstLine="360"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00844E71">
+        <w:t xml:space="preserve">Interestingly, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00844E71">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>SP exhibits a relatively weak positive correlation with firm size (0.258, p&lt;0.01)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00844E71">
+        <w:t>, suggesting that larger firms are marginally more likely to have higher share prices, whereas the relationship with firm age is negligible (0.091, p&gt;0.1), indicating that maturity alone does not strongly influence market valuation within this sample.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="623A84D2" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:firstLine="360"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00844E71">
+        <w:t>Several inter-variable relationships are noteworthy. FCF and OCFR are almost perfectly correlated (0.998, p&lt;0.01), reflecting the close operational linkage between cash generation and free cash availability after reinvestment. BVPS shows moderate positive correlations with EPS (0.469, p&lt;0.01) and firm age (0.294, p&lt;0.01), suggesting that more mature and profitable firms tend to have stronger asset bases. Overall, the correlation matrix highlights that profitability (EPS), asset value (BVPS), and reinvestment metrics (FCF, CER, OCFR) are positively associated with market valuation, while firm age plays a minimal role. The results provide preliminary evidence supporting the expected value relevance of cash flow and accounting measures in determining share prices for multinational consumer goods firms in Sub-Saharan Africa.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00844E71">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A066645" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:before="100"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00844E71">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Table 3: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00844E71">
+        <w:rPr>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t>cross sectional time series FGLS Regression Result</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:jc w:val="left"/>
-        <w:tblInd w:w="946" w:type="dxa"/>
+        <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="8D8D8D"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="8D8D8D"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8D8D8D"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="8D8D8D"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="8D8D8D"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="8D8D8D"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
-        <w:tblCellMar>
-[...5 lines deleted...]
-        <w:tblLook w:val="01E0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1181"/>
-[...7 lines deleted...]
-        <w:gridCol w:w="965"/>
+        <w:gridCol w:w="2304"/>
+        <w:gridCol w:w="1771"/>
+        <w:gridCol w:w="1771"/>
+        <w:gridCol w:w="1440"/>
+        <w:gridCol w:w="1512"/>
       </w:tblGrid>
-      <w:tr>
+      <w:tr w:rsidR="00E11AAD" w:rsidRPr="00844E71" w14:paraId="32F96AF9" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="208" w:hRule="atLeast"/>
+          <w:cantSplit/>
+          <w:tblHeader/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1181" w:type="dxa"/>
+            <w:tcW w:w="2304" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E7E7"/>
-          </w:tcPr>
-[...4 lines deleted...]
-              <w:jc w:val="left"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="628E5A2D" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="12"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t>Variable</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1771" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E7E7"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A266CF5" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
               <w:rPr>
                 <w:b/>
-                <w:spacing w:val="-2"/>
-[...8 lines deleted...]
-            <w:tcW w:w="963" w:type="dxa"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t>Coef.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1771" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E7E7"/>
-          </w:tcPr>
-[...4 lines deleted...]
-              <w:jc w:val="right"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F2EA919" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="12"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t>Std. Err.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E7E7"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C1A29D4" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
               <w:rPr>
                 <w:b/>
-                <w:spacing w:val="-5"/>
-[...8 lines deleted...]
-            <w:tcW w:w="965" w:type="dxa"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t>Z</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1512" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E7E7"/>
-          </w:tcPr>
-[...4 lines deleted...]
-              <w:jc w:val="right"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="52C38CB2" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="12"/>
-[...6 lines deleted...]
-                <w:sz w:val="12"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t>P&gt;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E11AAD" w:rsidRPr="00844E71" w14:paraId="1364484D" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2304" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="258991EC" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
+              <w:rPr>
+                <w:sz w:val="14"/>
               </w:rPr>
               <w:t>EPS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="965" w:type="dxa"/>
-[...15 lines deleted...]
-                <w:sz w:val="12"/>
+            <w:tcW w:w="1771" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="29AFDECE" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
+              <w:rPr>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t>0.0499816</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1771" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B035708" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
+              <w:rPr>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t>0.0108366</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A2EB1B6" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
+              <w:rPr>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t>4.61</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1512" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C646ADB" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
+              <w:rPr>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t>0.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E11AAD" w:rsidRPr="00844E71" w14:paraId="6D95CEBB" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2304" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0936654D" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
+              <w:rPr>
+                <w:sz w:val="14"/>
               </w:rPr>
               <w:t>BVPS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="963" w:type="dxa"/>
-[...15 lines deleted...]
-                <w:sz w:val="12"/>
+            <w:tcW w:w="1771" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="06D8FEB6" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
+              <w:rPr>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t>2.993886</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1771" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DB04763" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
+              <w:rPr>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t>0.3037546</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EAF6E70" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
+              <w:rPr>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t>9.86</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1512" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B2CB7D9" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
+              <w:rPr>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t>0.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E11AAD" w:rsidRPr="00844E71" w14:paraId="14D7737F" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2304" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2728C00A" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
+              <w:rPr>
+                <w:sz w:val="14"/>
               </w:rPr>
               <w:t>FCF</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="965" w:type="dxa"/>
-[...15 lines deleted...]
-                <w:sz w:val="12"/>
+            <w:tcW w:w="1771" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="615C0CE2" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
+              <w:rPr>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t>-100.156</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1771" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="23671E5C" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
+              <w:rPr>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t>542.0382</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4604643F" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
+              <w:rPr>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t>-0.18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1512" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3186A0E6" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
+              <w:rPr>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t>0.757</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E11AAD" w:rsidRPr="00844E71" w14:paraId="1CBD2F70" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2304" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="28767DBE" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
+              <w:rPr>
+                <w:sz w:val="14"/>
               </w:rPr>
               <w:t>CER</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="966" w:type="dxa"/>
-[...15 lines deleted...]
-                <w:sz w:val="12"/>
+            <w:tcW w:w="1771" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="64C2BB1C" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
+              <w:rPr>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t>8.378912</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1771" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D912041" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
+              <w:rPr>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t>1.516678</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="638F137C" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
+              <w:rPr>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t>5.52</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1512" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="02EB6CE5" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
+              <w:rPr>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t>0.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E11AAD" w:rsidRPr="00844E71" w14:paraId="79EDEBC6" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2304" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="20D18F8B" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
+              <w:rPr>
+                <w:sz w:val="14"/>
               </w:rPr>
               <w:t>OCFR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="963" w:type="dxa"/>
-[...39 lines deleted...]
-                <w:sz w:val="12"/>
+            <w:tcW w:w="1771" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="227C864A" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
+              <w:rPr>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t>20.47328</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1771" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E38809A" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
+              <w:rPr>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t>10.13528</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="78AA64DD" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
+              <w:rPr>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t>2.02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1512" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BEC7915" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
+              <w:rPr>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t>0.043</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E11AAD" w:rsidRPr="00844E71" w14:paraId="54E404C9" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2304" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="377B0045" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
+              <w:rPr>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t>LNSIZE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1771" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="04C61BEE" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
+              <w:rPr>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t>0.0649552</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1771" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F2A2A2A" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
+              <w:rPr>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t>3.912536</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FA069A5" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
+              <w:rPr>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t>0.02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1512" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5801B75B" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
+              <w:rPr>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t>0.987</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E11AAD" w:rsidRPr="00844E71" w14:paraId="73F03845" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2304" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A986DFB" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
+              <w:rPr>
+                <w:sz w:val="14"/>
               </w:rPr>
               <w:t>AGE</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1771" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="54C023A7" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
+              <w:rPr>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t>-0.4926173</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1771" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A24A5F7" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
+              <w:rPr>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t>0.9523713</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AFFEEF1" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
+              <w:rPr>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t>-0.52</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1512" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="677E50D7" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
+              <w:rPr>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t>0.605</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00E11AAD" w:rsidRPr="00844E71" w14:paraId="5ABCA6E8" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="275" w:hRule="atLeast"/>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1181" w:type="dxa"/>
-[...152 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="2304" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="61ABAC0C" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
+              <w:rPr>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t>CONS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1771" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="11F4214D" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
+              <w:rPr>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t>-4.565282</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1771" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DAE51C0" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
+              <w:rPr>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t>61.26019</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0383173C" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
+              <w:rPr>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t>-0.07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1512" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="571EFC29" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
+              <w:rPr>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t>0.941</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00E11AAD" w:rsidRPr="00844E71" w14:paraId="631B8EAE" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="278" w:hRule="atLeast"/>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1181" w:type="dxa"/>
-[...174 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="2304" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="125BEF58" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
+              <w:rPr>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t>Wald Chi2                                                        190.38</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1771" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BF9CD5F" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
+              <w:rPr>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t>Wald Chi2                                                        190.38</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1771" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="69489D83" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
+              <w:rPr>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t>Wald Chi2                                                        190.38</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="21CF88ED" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
+              <w:rPr>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t>Wald Chi2                                                        190.38</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1512" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="31C4B9E0" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
+              <w:rPr>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t>Wald Chi2                                                        190.38</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00E11AAD" w:rsidRPr="00844E71" w14:paraId="5B509958" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="278" w:hRule="atLeast"/>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1181" w:type="dxa"/>
-[...159 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="2304" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="333D8DEA" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
+              <w:rPr>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t>Prob&gt;Chi2                                                        0.0000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1771" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B7A28A4" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
+              <w:rPr>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t>Prob&gt;Chi2                                                        0.0000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1771" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="78760539" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
+              <w:rPr>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t>Prob&gt;Chi2                                                        0.0000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="62B36041" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
+              <w:rPr>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t>Prob&gt;Chi2                                                        0.0000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1512" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="168083E5" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
+              <w:rPr>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t>Prob&gt;Chi2                                                        0.0000</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00E11AAD" w:rsidRPr="00844E71" w14:paraId="5180E728" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="275" w:hRule="atLeast"/>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1181" w:type="dxa"/>
-[...1269 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="2304" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E17A4CD" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
+              <w:rPr>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t>Overall R2  0.6041</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1771" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C1A3287" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
+              <w:rPr>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t>Overall R2  0.6041</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1771" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="041127A9" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
+              <w:rPr>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t>Overall R2  0.6041</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="212B1DDE" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
+              <w:rPr>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t>Overall R2  0.6041</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1512" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="35" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="35" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E258C38" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00844E71">
+              <w:rPr>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t>Overall R2  0.6041</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
+    <w:p w14:paraId="5930C6D1" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00E11AAD">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...5 lines deleted...]
-        </w:rPr>
+        <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="3F481F3C" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:spacing w:before="0"/>
-[...5 lines deleted...]
-        </w:rPr>
+        <w:spacing w:after="80"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00844E71">
         <w:rPr>
           <w:b/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t>Source:</w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00844E71">
         <w:rPr>
           <w:i/>
           <w:sz w:val="16"/>
         </w:rPr>
-        <w:t>STATA</w:t>
-[...30 lines deleted...]
-        <w:t>2025</w:t>
+        <w:t xml:space="preserve"> STATA Output, 2025</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="4CE31C6F" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...1 lines deleted...]
-        <w:ind w:right="363"/>
+        <w:spacing w:after="60"/>
+        <w:ind w:firstLine="360"/>
+        <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-        <w:t>Table</w:t>
+      <w:r w:rsidRPr="00844E71">
+        <w:t xml:space="preserve">This table shows the results of a cross-sectional time-series regression analysis of the study. The result revealed that EPS, BVPS, CER and OCFR have positive significant effect on the share price of listed consumer goods firm in Nigeria as indicated by coefficient of 0.0499816, 2.993886, 8.378912, and 20.47328 respectively. However, the coefficient for FCF is negative and statistically insignificant (-100.156, p-value = 0.757). This suggests no clear relationship between free cash flow and share price in the model. More so, the insignificant coefficient of SIZE (0.0649552, pvalue = 0.987) suggests no significant association between firm size (measured by log of size) and share price. Lastly, the negative and insignificant coefficient (-0.4926173, p-value = 0.605) indicates no clear evidence that firm age affects share price. Furthermore, the Wald Chi-square statistic (190.38) and its p-value (0.0000) suggest that the overall model is statistically significant in explaining the variation in share price. Also, the Overall R-squared (0.6041) indicates that the model explains approximately 60.4% of the variance in share price.  Based on these results, while we accept the first null hypothesis that free cash flow </w:t>
       </w:r>
-      <w:r>
-[...187 lines deleted...]
-        <w:t>of linear relationships, with significance levels provided in parentheses.</w:t>
+      <w:r w:rsidRPr="00844E71">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">has no significant impact on the market value of listed consumer goods firms in Nigeria, we accept the other two null hypotheses that cash expenditure to cash flow ratio and operating cash flow ratio have no significant impact on the market value of listed consumer goods firms in Nigeria. Free cash flow’s negative effect on market value challenges the traditional positive relationship (Modigliani &amp; Miller, 1961); this could be due to managers' concerns about agency costs or prioritizing steady returns over growth. The positive relationship between capital expenditure to cash flow ratio (CapEx/Cash Flow) and market value suggests that investors value companies that reinvest their cash flow for growth. In the same vein, the positive influence of operating cash flow on market value indicates a company's ability to generate cash flow from operations. </w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="274C6764" w14:textId="77777777" w:rsidR="004A6AAF" w:rsidRPr="00844E71" w:rsidRDefault="004A6AAF">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...282 lines deleted...]
-        <w:ind w:left="369" w:right="364" w:firstLine="360"/>
+        <w:spacing w:after="60"/>
+        <w:ind w:firstLine="360"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...2430 lines deleted...]
-        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="1F5C2035" w14:textId="77777777" w:rsidR="002F0979" w:rsidRPr="00844E71" w:rsidRDefault="002F0979" w:rsidP="002F0979">
       <w:pPr>
-        <w:spacing w:before="1"/>
-        <w:ind w:left="369" w:right="0" w:firstLine="0"/>
+        <w:spacing w:after="60"/>
+        <w:ind w:firstLine="360"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...1196 lines deleted...]
-        </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="70A6F5FC" w14:textId="65441EC5" w:rsidR="00B7203E" w:rsidRPr="00844E71" w:rsidRDefault="00B7203E" w:rsidP="002F0979">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...2 lines deleted...]
-        <w:jc w:val="left"/>
+        <w:spacing w:after="60"/>
+        <w:ind w:firstLine="360"/>
+        <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00844E71">
         <w:rPr>
-          <w:spacing w:val="22"/>
-[...40 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="0" distR="0" allowOverlap="1" layoutInCell="1" locked="0" behindDoc="1" simplePos="0" relativeHeight="487588864">
-[...10 lines deleted...]
-            <wp:docPr id="14" name="Image 14"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="47DC61A1" wp14:editId="59246BB0">
+            <wp:extent cx="4261485" cy="3194685"/>
+            <wp:effectExtent l="0" t="0" r="5715" b="5715"/>
+            <wp:docPr id="1725137268" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
-              <a:graphicFrameLocks/>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
-            <a:graphic>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-                <pic:pic>
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="14" name="Image 14"/>
-                    <pic:cNvPicPr/>
+                    <pic:cNvPr id="0" name="Picture 1"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId13" cstate="print"/>
+                    <a:blip r:embed="rId13">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr>
+                  <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="3735237" cy="3086100"/>
+                      <a:ext cx="4261485" cy="3194685"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-          </wp:anchor>
+          </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="137EEAB4" w14:textId="409B42BD" w:rsidR="002F0979" w:rsidRPr="00844E71" w:rsidRDefault="002F0979" w:rsidP="002F0979">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...2 lines deleted...]
-        <w:jc w:val="left"/>
+        <w:spacing w:after="60"/>
+        <w:ind w:firstLine="360"/>
+        <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00844E71">
         <w:rPr>
           <w:b/>
-          <w:color w:val="000000"/>
-          <w:highlight w:val="cyan"/>
+          <w:bCs/>
         </w:rPr>
-        <w:t>Figure</w:t>
+        <w:t>Figure 1.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00844E71">
+        <w:t xml:space="preserve"> Exact and ADM’s Outcomes: Graphical comparison with the absolute error for</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38DC1787" w14:textId="06FEC2F3" w:rsidR="00EA369E" w:rsidRPr="00844E71" w:rsidRDefault="002F0979" w:rsidP="002F0979">
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:firstLine="360"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00844E71">
+        <w:t>Problem 4.1.1.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FC6ADC8" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:before="140" w:after="60"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00844E71">
         <w:rPr>
           <w:b/>
-          <w:color w:val="000000"/>
-[...1 lines deleted...]
-          <w:highlight w:val="cyan"/>
+          <w:sz w:val="22"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t>4. Conclusion and Recommendations</w:t>
       </w:r>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="4405BB3B" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:firstLine="360"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00844E71">
+        <w:t xml:space="preserve">This study explored the value relevance of cash flow accounting reporting in the Nigerian consumer goods sector. It is organized into five chapters, covering background, problem statement, objectives, scope, and significance. The research review includes conceptual, empirical, and theoretical aspects. The methodology used is ex-post facto, with 14 firms as a sample. Data was analyzed using descriptive statistics, correlation, and multiple regressions. Results showed that free cash flow has a negative insignificant effect on the market value of listed firms, while capital expenditure to cash flow ratio and operating cash flow ratio have a positive significant effect.  The study found that cash flow reporting (FCF) has a negative effect on market value for Nigerian consumer goods firms. However, it also showed a positive influence of the CapEx/Cash Flow ratio on market value, indicating investors value companies that reinvest cash flow back into the business for growth. The OCF ratio also showed a positive relationship with market value, indicating strong cash flow generation, profitability, and financial health. The study recommends that firms analyze their current FCF allocation strategy, develop a strategic CapEx plan, and implement strategies to improve operational efficiency and streamline cash flow generation processes. However, the study's limitations include a limited sample of companies, a ten-year analysis, focusing on only three measures, and analyzing only listed firms. Future research should consider incorporating other models of value relevance, taking a holistic approach to market performance, and expanding the scope to include more countries. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2660C4FF" w14:textId="5ECBAB83" w:rsidR="002A4DE6" w:rsidRPr="00844E71" w:rsidRDefault="00123976" w:rsidP="002A4DE6">
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:firstLine="360"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
-          <w:color w:val="000000"/>
-          <w:highlight w:val="cyan"/>
+          <w:bCs/>
         </w:rPr>
-        <w:t>1.</w:t>
-[...1 lines deleted...]
-      <w:r>
+      </w:pPr>
+      <w:r w:rsidRPr="00844E71">
         <w:rPr>
           <w:b/>
-          <w:color w:val="000000"/>
-[...1 lines deleted...]
-          <w:highlight w:val="cyan"/>
+          <w:bCs/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t>A</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="002A4DE6" w:rsidRPr="00844E71">
         <w:rPr>
-          <w:color w:val="000000"/>
-          <w:highlight w:val="cyan"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
-        <w:t>Exact</w:t>
-[...177 lines deleted...]
-        <w:t>4.1.1.</w:t>
+        <w:t>bbreviations and Greek symbols used in this work.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="02361F00" w14:textId="4E301F21" w:rsidR="00B8014B" w:rsidRPr="00844E71" w:rsidRDefault="00123976" w:rsidP="00B8014B">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
-[...9 lines deleted...]
-        <w:jc w:val="left"/>
+        <w:spacing w:after="60"/>
+        <w:ind w:firstLine="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-        <w:t>Conclusion</w:t>
+      <w:r w:rsidRPr="00844E71">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Author contributions</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00B8014B" w:rsidRPr="00844E71">
         <w:rPr>
-          <w:spacing w:val="-5"/>
+          <w:rFonts w:ascii="NimbusRomNo9L-Medi" w:eastAsia="NimbusRomNo9L-Medi" w:hAnsiTheme="minorHAnsi" w:cs="NimbusRomNo9L-Medi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00B8014B" w:rsidRPr="00844E71">
         <w:rPr>
-          <w:spacing w:val="-7"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
-        <w:t> </w:t>
-[...5 lines deleted...]
-        <w:t>Recommendations</w:t>
+        <w:t>Use of Generative AI tools declaration</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="22FD4004" w14:textId="77777777" w:rsidR="00B8014B" w:rsidRPr="00844E71" w:rsidRDefault="00B8014B" w:rsidP="00B8014B">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...872 lines deleted...]
-        <w:jc w:val="left"/>
+        <w:spacing w:after="60"/>
+        <w:ind w:firstLine="360"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="18"/>
+          <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00844E71">
         <w:rPr>
           <w:b/>
-          <w:color w:val="000000"/>
-[...170 lines deleted...]
-          <w:highlight w:val="cyan"/>
+          <w:bCs/>
         </w:rPr>
         <w:t>Acknowledgments</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="5CCADBBF" w14:textId="77777777" w:rsidR="00B8014B" w:rsidRPr="00844E71" w:rsidRDefault="00B8014B" w:rsidP="00B8014B">
       <w:pPr>
-        <w:spacing w:before="1"/>
-[...1 lines deleted...]
-        <w:jc w:val="left"/>
+        <w:spacing w:after="60"/>
+        <w:ind w:firstLine="360"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="18"/>
+          <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00844E71">
         <w:rPr>
           <w:b/>
-          <w:color w:val="000000"/>
-[...2 lines deleted...]
-          <w:highlight w:val="cyan"/>
+          <w:bCs/>
         </w:rPr>
         <w:t>Funding</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="28FAF822" w14:textId="06CBA972" w:rsidR="00123976" w:rsidRPr="00844E71" w:rsidRDefault="00B8014B" w:rsidP="00B8014B">
       <w:pPr>
-        <w:spacing w:before="60"/>
-[...1 lines deleted...]
-        <w:jc w:val="left"/>
+        <w:spacing w:after="60"/>
+        <w:ind w:firstLine="360"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="18"/>
+          <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00844E71">
         <w:rPr>
           <w:b/>
-          <w:color w:val="000000"/>
-[...1 lines deleted...]
-          <w:highlight w:val="cyan"/>
+          <w:bCs/>
         </w:rPr>
-        <w:t>Conflict of</w:t>
+        <w:t>Conflict of interest</w:t>
       </w:r>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="2AEC9DA7" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:before="140" w:after="60"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00844E71">
         <w:rPr>
           <w:b/>
-          <w:color w:val="000000"/>
-[...14 lines deleted...]
-          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:t>References</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="5268D3A1" w14:textId="42549F80" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000" w:rsidP="004A6AAF">
       <w:pPr>
-        <w:tabs>
-[...4 lines deleted...]
-        <w:jc w:val="left"/>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:after="20" w:line="228" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00844E71">
         <w:rPr>
           <w:sz w:val="16"/>
         </w:rPr>
-      </w:pPr>
-[...7 lines deleted...]
-        <w:t>1.</w:t>
+        <w:t>Acaranupong</w:t>
       </w:r>
-      <w:r>
-[...36 lines deleted...]
-        <w:jc w:val="left"/>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00844E71">
         <w:rPr>
           <w:sz w:val="16"/>
         </w:rPr>
+        <w:t>, W. (2018). Examining and comparing the value relevance of earnings, book values, and cash flows. Journal of Accounting and Finance, 18(3), 231-248.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A8B97AA" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000" w:rsidP="006B4E0B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:after="20" w:line="228" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="006B4E0B">
         <w:rPr>
           <w:sz w:val="16"/>
         </w:rPr>
-        <w:t>Adegbite,</w:t>
+        <w:t>Adegbite, T., Akinyemi, B., &amp; Uche, P. (2024). Cash flow metrics and corporate resilience in Nigeria. West African Journal of Management, 30(1), 88–102.</w:t>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="784615DE" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000" w:rsidP="006B4E0B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:after="20" w:line="228" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006B4E0B">
         <w:rPr>
           <w:sz w:val="16"/>
         </w:rPr>
-        <w:t>T.,</w:t>
+        <w:t>Akadakpo, J. O., &amp; Mgbame, T. I. (2018). The impact of timeliness on the value relevance of accounting information. International Journal of Accounting and Financial Reporting, 6(4), 213-228.</w:t>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="33C1DFEF" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000" w:rsidP="006B4E0B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:after="20" w:line="228" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006B4E0B">
         <w:rPr>
           <w:sz w:val="16"/>
         </w:rPr>
-        <w:t>Akinyemi,</w:t>
-[...266 lines deleted...]
-        <w:t>102.</w:t>
+        <w:t>Baas, T., et al. (2017). Free Cash Flow and Firm Performance in Emerging Markets. Journal of Financial Research, 40(2), 147-168.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="2FB89816" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000" w:rsidP="006B4E0B">
       <w:pPr>
-        <w:spacing w:line="228" w:lineRule="auto" w:before="18"/>
-[...4 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:after="20" w:line="228" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...288 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="006B4E0B">
         <w:rPr>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t>Brown, H. D. (1995). Valuation of intangible assets. John Wiley &amp; Sons.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="57AF49AD" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000" w:rsidP="006B4E0B">
       <w:pPr>
-        <w:spacing w:line="183" w:lineRule="exact" w:before="0"/>
-[...1 lines deleted...]
-        <w:jc w:val="left"/>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:after="20" w:line="228" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006B4E0B">
         <w:rPr>
           <w:sz w:val="16"/>
         </w:rPr>
+        <w:t>Chen, L., et al. (2018). Cash Flow Ratios and Firm Valuation: Evidence from Sub-Saharan Africa. Journal of African Business, 19(3), 345-367.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AAA48D6" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000" w:rsidP="006B4E0B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:after="20" w:line="228" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="006B4E0B">
         <w:rPr>
           <w:sz w:val="16"/>
         </w:rPr>
-        <w:t>Chen,</w:t>
+        <w:t>Eugenio, A. H., Lopez, J. A., &amp; Ramirez, D. C. (2019). Does value relevance of accounting information differ before, during and after the 2008 global financial crisis? Evidence from Asian listed firms. Pacific Accounting Review, 31(2), 221-247.</w:t>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="71B93585" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000" w:rsidP="006B4E0B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:after="20" w:line="228" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006B4E0B">
         <w:rPr>
           <w:sz w:val="16"/>
         </w:rPr>
-        <w:t>L.,</w:t>
+        <w:t>Fábio, A. S., Ana, P. M., &amp; Vera, L. S. (2023). Value relevance and predictive value of accruals and cash flow measures: Evidence from European listed companies. Journal of International Financial Management &amp; Accounting, 34(1), 45-67.</w:t>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="69473237" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000" w:rsidP="006B4E0B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:after="20" w:line="228" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006B4E0B">
         <w:rPr>
           <w:sz w:val="16"/>
         </w:rPr>
-        <w:t>et</w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t>Francis, J. R., Schipper, K. V., &amp; Vincent, J. V. (2004). Common performance measures and contemporaneous stock returns. The Journal of Accounting and Economics, 37(3), 163190.</w:t>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="6B5E4E68" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000" w:rsidP="006B4E0B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:after="20" w:line="228" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006B4E0B">
         <w:rPr>
           <w:sz w:val="16"/>
         </w:rPr>
-        <w:t>al.</w:t>
+        <w:t>International Accounting Standards Board (IASB). (2018). IFRS Standards. Retrieved from https://www.ifrs.org/</w:t>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="1BF2D13D" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000" w:rsidP="006B4E0B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:after="20" w:line="228" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006B4E0B">
         <w:rPr>
           <w:sz w:val="16"/>
         </w:rPr>
-        <w:t>(2018).</w:t>
-[...214 lines deleted...]
-        <w:t>367.</w:t>
+        <w:t>Jensen, M. (2019). The Impact of Free Cash Flow on Firm Valuation: A Meta-Analysis. Journal of Finance and Accounting, 6(3), 45-58.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="4D51C28A" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000" w:rsidP="006B4E0B">
       <w:pPr>
-        <w:spacing w:line="228" w:lineRule="auto" w:before="18"/>
-[...4 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:after="20" w:line="228" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...1129 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="006B4E0B">
         <w:rPr>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t>Khan, M. S., &amp; Lu, J. (2019). Operating Cash Flow and Firm Valuation: Evidence from Emerging Markets. Emerging Markets Review, 38, 174-190.</w:t>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="54A0F682" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000" w:rsidP="006B4E0B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:after="20" w:line="228" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006B4E0B">
         <w:rPr>
           <w:sz w:val="16"/>
         </w:rPr>
-        <w:t>Müller, J., &amp;</w:t>
+        <w:t>Müller, J., &amp; Zimmermann, R. (2020). Cash flow ratios and insolvency prediction in Germany. European Journal of Corporate Finance, 15(1), 88–104.</w:t>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="3E1DB2EB" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000" w:rsidP="006B4E0B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:after="20" w:line="228" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006B4E0B">
         <w:rPr>
           <w:sz w:val="16"/>
         </w:rPr>
-        <w:t>Zimmermann,</w:t>
+        <w:t>Njore, W. J., &amp; Ndede, F. W. S. (2024). Cash management practices and financial performance of tea processing factories in Mount Kenya Region, Kenya. International Academic Journal of Economics and Finance, 4(3), 277-291.</w:t>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="1465A51C" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000" w:rsidP="006B4E0B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:after="20" w:line="228" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006B4E0B">
         <w:rPr>
           <w:sz w:val="16"/>
         </w:rPr>
-        <w:t>R.</w:t>
+        <w:t>Ohlson, J. (1995). Earnings, book value, and dividends in security valuation. Accounting Horizons, 9(4), 268-285.</w:t>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="1A7BDE71" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000" w:rsidP="006B4E0B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:after="20" w:line="228" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006B4E0B">
         <w:rPr>
           <w:sz w:val="16"/>
         </w:rPr>
-        <w:t>(2020). Cash</w:t>
+        <w:t>Okafor, O. O., Nworie, G. O &amp; Muojekwu, H. O. (2024). Assessing financial returns through environmental responsibility disclosure among listed oil and gas firms in Nigeria. International Journal of Research Publication and Reviews, 5(4), 545-557.</w:t>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="1D116287" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000" w:rsidP="006B4E0B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:after="20" w:line="228" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006B4E0B">
         <w:rPr>
           <w:sz w:val="16"/>
         </w:rPr>
-        <w:t>flow</w:t>
+        <w:t>Okeke, NM.  &amp; Gilbert N.O. (2025). A Free Cash Flow Theory Perspective on the Nexus Between Cash Management and Return on Equity: Evidence from Nigerian Food and Beverage Firms.  IIARD International Journal Of Economics And Business Management, 11(3), 14-27.</w:t>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="3EFDA7D7" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000" w:rsidP="006B4E0B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:after="20" w:line="228" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006B4E0B">
         <w:rPr>
           <w:sz w:val="16"/>
         </w:rPr>
-        <w:t>ratios</w:t>
+        <w:t>Olayemi, A. (2021). Working capital management and profitability of Nigerian firms. Nigerian Business and Economic Journal, 13(1), 28–43.</w:t>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="241CB1EF" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000" w:rsidP="006B4E0B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:after="20" w:line="228" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006B4E0B">
         <w:rPr>
           <w:sz w:val="16"/>
         </w:rPr>
-        <w:t>and</w:t>
+        <w:t>Oliveira, L. C., Silva, R. L., &amp; Guerreiro, L. M. (2020). The interactive effect of free cash flow and value relevance of earnings and book value with share price: Evidence from UK listed construction companies. Journal of Applied Accounting Research, 21(4), 387-412.</w:t>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="7BE2D498" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000" w:rsidP="006B4E0B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:after="20" w:line="228" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006B4E0B">
         <w:rPr>
           <w:sz w:val="16"/>
         </w:rPr>
-        <w:t>insolvency</w:t>
+        <w:t>Olorunfemi, O. A., Opusunju, M. I., &amp; Jiya, N. S. (2020). Effect of cash conversion cycle (CCC) period on the profitability of selected food and beverage companies in Nigeria. International Journal of Management Studies and Social Science Research, 2, 108-116.</w:t>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="4802C2F4" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000" w:rsidP="006B4E0B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:after="20" w:line="228" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006B4E0B">
         <w:rPr>
           <w:sz w:val="16"/>
         </w:rPr>
-        <w:t>prediction</w:t>
+        <w:t>Olowe, R. A., et al. (2018). Determinants of Market Value of Nigerian Firms. Journal of Economics and Business, 41(4), 312-328.</w:t>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="2CFDEEAC" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000" w:rsidP="006B4E0B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:after="20" w:line="228" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006B4E0B">
         <w:rPr>
           <w:sz w:val="16"/>
         </w:rPr>
-        <w:t>in</w:t>
+        <w:t>Omokhudu, J. E. (2012). Value relevance of accounting information for firms quoted on the Nigerian Stock Exchange. Journal of Accounting and Taxation, 4(1), 1-12.</w:t>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="24BA02C5" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000" w:rsidP="006B4E0B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:after="20" w:line="228" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006B4E0B">
         <w:rPr>
           <w:sz w:val="16"/>
         </w:rPr>
-        <w:t>Germany.</w:t>
+        <w:t>Puspa, I. W., Yulianto, A., &amp; Maesaroh, L. I. (2023). The value relevance of accounting information after the full convergence of IFRS in Indonesia: Evidence from manufacturing companies. Accounting Research Journal, 36(1), 1-22.</w:t>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="0F090195" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000" w:rsidP="006B4E0B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:after="20" w:line="228" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006B4E0B">
         <w:rPr>
           <w:sz w:val="16"/>
         </w:rPr>
-        <w:t>European Journal</w:t>
+        <w:t>Robu, M., &amp; Dănilă, L. C. (2018). The influence of financial information on the behavior of investors and the role of cryptocurrency Bitcoin in covering portfolio losses. Annals of the Faculty of Economics of the University of Craiova, 21(2), 127-138.</w:t>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="678E6594" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000" w:rsidP="006B4E0B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:after="20" w:line="228" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006B4E0B">
         <w:rPr>
           <w:sz w:val="16"/>
         </w:rPr>
-        <w:t>of</w:t>
+        <w:t>Sulaiman, N., &amp; Athambawa, T. (2013). Value relevance of accounting information in Sri Lanka. International Journal of Management Studies and Social Science Research, 5(2), 63-72. DOI: https://doi.org/10.56293/IJMSSSR.2022.4575</w:t>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="5CDBBE4C" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000" w:rsidP="006B4E0B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:after="20" w:line="228" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006B4E0B">
         <w:rPr>
           <w:sz w:val="16"/>
         </w:rPr>
-        <w:t>Corporate Finance,</w:t>
+        <w:t>Thomya, W., Likitwongkajon, N. &amp; Rangsungnoen, G. (2023). Capital Expenditure and Future Firm Performance: Evidence from Firms Listed on the Stock Exchange of Thailand.  Journal of Applied Finance and Banking, 3(2), 189-202.</w:t>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="75205A26" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000" w:rsidP="006B4E0B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:after="20" w:line="228" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006B4E0B">
         <w:rPr>
           <w:sz w:val="16"/>
         </w:rPr>
-        <w:t>15(1),</w:t>
+        <w:t>Toma, I. (2018). Financial accounting. Editura Universitatea din Craiova.</w:t>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="752F5D43" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000" w:rsidP="006B4E0B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:after="20" w:line="228" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006B4E0B">
         <w:rPr>
           <w:sz w:val="16"/>
         </w:rPr>
-        <w:t>88–104.</w:t>
+        <w:t>Ugwu, F., Okoye, R., &amp; Nwosu, T. (2020). Cash flow components and bank performance in Nigeria. Nigerian Journal of Banking Studies, 7(3), 101–116.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="3519BE1D" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000" w:rsidP="006B4E0B">
       <w:pPr>
-        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
-        <w:jc w:val="left"/>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:after="20" w:line="228" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006B4E0B">
         <w:rPr>
           <w:sz w:val="16"/>
         </w:rPr>
-        <w:sectPr>
-[...2 lines deleted...]
-        </w:sectPr>
+        <w:t>Venugopala, R., Ibrahim, N. A., &amp; Mani, V. (2023). The value relevance of financial information in India before and after the adoption of Indian accounting standards (Ind AS). Accounting Forum, 47(2), 142-157.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="379F323B" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRPr="00844E71" w:rsidRDefault="00000000" w:rsidP="006B4E0B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:after="20" w:line="228" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
       </w:pPr>
-    </w:p>
-[...4 lines deleted...]
-        <w:jc w:val="left"/>
+      <w:r w:rsidRPr="006B4E0B">
         <w:rPr>
           <w:sz w:val="16"/>
         </w:rPr>
+        <w:t>Watts, R. L., &amp; Zimmerman, J. L. (1986). Positive accounting theory. Prentice-Hall.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7156D726" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRDefault="00000000" w:rsidP="006B4E0B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:after="20" w:line="228" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
       </w:pPr>
-    </w:p>
-[...4 lines deleted...]
-        <w:jc w:val="left"/>
+      <w:r w:rsidRPr="006B4E0B">
         <w:rPr>
           <w:sz w:val="16"/>
         </w:rPr>
-      </w:pPr>
-[...239 lines deleted...]
-        <w:t>Kenya.</w:t>
+        <w:t>Yusuf, A., &amp; Bello, K. (2021). Cash flow and corporate failure prediction in Nigeria. Journal of Financial Forecasting, 12(1), 87–101</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...2999 lines deleted...]
-      <w:pgMar w:header="474" w:footer="301" w:top="700" w:bottom="500" w:left="566" w:right="566"/>
+    <w:sectPr w:rsidR="00E11AAD" w:rsidSect="00034616">
+      <w:headerReference w:type="default" r:id="rId14"/>
+      <w:footerReference w:type="default" r:id="rId15"/>
+      <w:pgSz w:w="11909" w:h="16834"/>
+      <w:pgMar w:top="893" w:right="936" w:bottom="792" w:left="936" w:header="259" w:footer="259" w:gutter="0"/>
+      <w:cols w:space="720"/>
+      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="5B6C06C9" w14:textId="77777777" w:rsidR="006C720E" w:rsidRDefault="006C720E">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="60DAC96C" w14:textId="77777777" w:rsidR="006C720E" w:rsidRDefault="006C720E">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
-[...2 lines deleted...]
-    <w:charset w:val="1"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Mincho">
+    <w:altName w:val="ＭＳ 明朝"/>
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier">
+    <w:panose1 w:val="02070409020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="NimbusRomNo9L-Medi">
+    <w:altName w:val="Yu Gothic"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="auto"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14" xml:space="preserve">
-  <w:p>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0EC9DA38" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRDefault="00E11AAD">
     <w:pPr>
-      <w:pStyle w:val="BodyText"/>
-[...5 lines deleted...]
-      </w:rPr>
+      <w:pStyle w:val="Footer"/>
     </w:pPr>
-    <w:r>
-[...456 lines deleted...]
-    </w:r>
   </w:p>
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:jc w:val="center"/>
+      <w:tblBorders>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:insideH w:val="nil"/>
+        <w:insideV w:val="nil"/>
+      </w:tblBorders>
+      <w:tblLayout w:type="fixed"/>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="6768"/>
+      <w:gridCol w:w="3671"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="00E11AAD" w14:paraId="6D1C5067" w14:textId="77777777">
+      <w:trPr>
+        <w:jc w:val="center"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="6768" w:type="dxa"/>
+          <w:tcMar>
+            <w:top w:w="20" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tcMar>
+        </w:tcPr>
+        <w:p w14:paraId="70C5476B" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRDefault="00000000">
+          <w:pPr>
+            <w:pBdr>
+              <w:bottom w:val="single" w:sz="4" w:space="2" w:color="777777"/>
+            </w:pBdr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:i/>
+              <w:sz w:val="14"/>
+            </w:rPr>
+            <w:t>Journal of Computing and Numerical Sciences 2026, 1(1), xx-xx.</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3671" w:type="dxa"/>
+          <w:tcMar>
+            <w:top w:w="20" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tcMar>
+        </w:tcPr>
+        <w:p w14:paraId="5B51D319" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRDefault="00000000">
+          <w:pPr>
+            <w:pBdr>
+              <w:bottom w:val="single" w:sz="4" w:space="2" w:color="777777"/>
+            </w:pBdr>
+            <w:jc w:val="right"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="14"/>
+            </w:rPr>
+            <w:t>https://jcns.gcwuf</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14" xml:space="preserve">
-  <w:p>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="632D883B" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRDefault="00E11AAD">
     <w:pPr>
-      <w:pStyle w:val="BodyText"/>
-[...5 lines deleted...]
-      </w:rPr>
+      <w:pStyle w:val="Footer"/>
     </w:pPr>
-    <w:r>
-[...544 lines deleted...]
-    </w:r>
   </w:p>
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:jc w:val="center"/>
+      <w:tblBorders>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:insideH w:val="nil"/>
+        <w:insideV w:val="nil"/>
+      </w:tblBorders>
+      <w:tblLayout w:type="fixed"/>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="6768"/>
+      <w:gridCol w:w="3268"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="00E11AAD" w14:paraId="3D053CA9" w14:textId="77777777">
+      <w:trPr>
+        <w:jc w:val="center"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="6768" w:type="dxa"/>
+          <w:tcMar>
+            <w:top w:w="10" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tcMar>
+        </w:tcPr>
+        <w:p w14:paraId="64D02DF3" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRDefault="00000000">
+          <w:pPr>
+            <w:pBdr>
+              <w:bottom w:val="single" w:sz="4" w:space="2" w:color="777777"/>
+            </w:pBdr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:i/>
+              <w:sz w:val="14"/>
+            </w:rPr>
+            <w:t>Journal of Computing and Numerical Sciences 2026, 1(1), xx-xx.</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3268" w:type="dxa"/>
+          <w:tcMar>
+            <w:top w:w="10" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tcMar>
+        </w:tcPr>
+        <w:p w14:paraId="217FC069" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRDefault="00000000">
+          <w:pPr>
+            <w:pBdr>
+              <w:bottom w:val="single" w:sz="4" w:space="2" w:color="777777"/>
+            </w:pBdr>
+            <w:jc w:val="right"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="14"/>
+            </w:rPr>
+            <w:t>https://jcns.gcwuf</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
 </w:ftr>
 </file>
 
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="492F9446" w14:textId="77777777" w:rsidR="006C720E" w:rsidRDefault="006C720E">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="6D9666AA" w14:textId="77777777" w:rsidR="006C720E" w:rsidRDefault="006C720E">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14" xml:space="preserve">
-  <w:p>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="42E8B9EE" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRDefault="00E11AAD">
     <w:pPr>
-      <w:pStyle w:val="BodyText"/>
-[...5 lines deleted...]
-      </w:rPr>
+      <w:pStyle w:val="Header"/>
     </w:pPr>
-    <w:r>
-[...624 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6DCAF944" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRDefault="00E11AAD">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:jc w:val="center"/>
+      <w:tblBorders>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:insideH w:val="nil"/>
+        <w:insideV w:val="nil"/>
+      </w:tblBorders>
+      <w:tblLayout w:type="fixed"/>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="6768"/>
+      <w:gridCol w:w="3268"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="00E11AAD" w14:paraId="2A9FDC13" w14:textId="77777777">
+      <w:trPr>
+        <w:jc w:val="center"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="6768" w:type="dxa"/>
+          <w:tcMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tcMar>
+        </w:tcPr>
+        <w:p w14:paraId="1EC987A3" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRDefault="00000000">
+          <w:pPr>
+            <w:pBdr>
+              <w:bottom w:val="single" w:sz="5" w:space="2" w:color="555555"/>
+            </w:pBdr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:i/>
+              <w:sz w:val="16"/>
+            </w:rPr>
+            <w:t>Journal of Computing and Numerical Sciences 2026, 1(1)</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3268" w:type="dxa"/>
+          <w:tcMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tcMar>
+        </w:tcPr>
+        <w:p w14:paraId="34653B47" w14:textId="77777777" w:rsidR="00E11AAD" w:rsidRDefault="00000000">
+          <w:pPr>
+            <w:pBdr>
+              <w:bottom w:val="single" w:sz="5" w:space="2" w:color="555555"/>
+            </w:pBdr>
+            <w:jc w:val="right"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+            </w:rPr>
+            <w:instrText>PAGE</w:instrText>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidR="00DA1420">
+            <w:rPr>
+              <w:noProof/>
+              <w:sz w:val="16"/>
+            </w:rPr>
+            <w:t>2</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> of </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+            </w:rPr>
+            <w:instrText>NUMPAGES</w:instrText>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidR="00DA1420">
+            <w:rPr>
+              <w:noProof/>
+              <w:sz w:val="16"/>
+            </w:rPr>
+            <w:t>3</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-[...1 lines deleted...]
-    <w:multiLevelType w:val="hybridMultilevel"/>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF7C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C310EC42"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="367" w:hanging="221"/>
-        <w:jc w:val="right"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...10 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF7D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E4089024"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1.%2."/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="721" w:hanging="352"/>
-        <w:jc w:val="left"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...10 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2">
-[...2 lines deleted...]
-      <w:lvlText w:val="•"/>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF7E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FB12693A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="ListNumber3"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1573" w:hanging="352"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3">
-[...2 lines deleted...]
-      <w:lvlText w:val="•"/>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF7F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="38441652"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="ListNumber2"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2426" w:hanging="352"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4">
-      <w:start w:val="0"/>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF81"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="171AC3A4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3280" w:hanging="352"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5">
-      <w:start w:val="0"/>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF82"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F3EAFDEC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
+      <w:pStyle w:val="ListBullet3"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4133" w:hanging="352"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6">
-      <w:start w:val="0"/>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF83"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3D1EFFD4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
+      <w:pStyle w:val="ListBullet2"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4987" w:hanging="352"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7">
-[...2 lines deleted...]
-      <w:lvlText w:val="•"/>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF88"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D0A62B40"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="ListNumber"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5840" w:hanging="352"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8">
-      <w:start w:val="0"/>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF89"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="29761A62"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
+      <w:pStyle w:val="ListBullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6693" w:hanging="352"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5A801D35"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0">
+    <w:tmpl w:val="D452CC88"/>
+    <w:lvl w:ilvl="0" w:tplc="97A8946A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="[%1]. "/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="711C0F21"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="394439CE"/>
+    <w:lvl w:ilvl="0" w:tplc="B88EA096">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2963" w:hanging="361"/>
-        <w:jc w:val="left"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
-        <w:spacing w:val="0"/>
-[...1 lines deleted...]
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
-[...2 lines deleted...]
-      <w:lvlText w:val="•"/>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3741" w:hanging="361"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2">
-[...2 lines deleted...]
-      <w:lvlText w:val="•"/>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4523" w:hanging="361"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3">
-[...2 lines deleted...]
-      <w:lvlText w:val="•"/>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5305" w:hanging="361"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4">
-[...2 lines deleted...]
-      <w:lvlText w:val="•"/>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6086" w:hanging="361"/>
+        <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5">
-[...2 lines deleted...]
-      <w:lvlText w:val="•"/>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6868" w:hanging="361"/>
+        <w:ind w:left="7920" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6">
-[...3 lines deleted...]
-      <w:lvlJc w:val="left"/>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="7650" w:hanging="361"/>
+        <w:ind w:left="8640" w:hanging="180"/>
       </w:pPr>
-      <w:rPr>
-[...28 lines deleted...]
-      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="2">
+  <w:num w:numId="1" w16cid:durableId="266934087">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="2067872947">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1575162143">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1807624695">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="211045022">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1608269617">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="114907713">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1014958397">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="1">
+  <w:num w:numId="9" w16cid:durableId="1856191260">
     <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1166825192">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="27678959">
+    <w:abstractNumId w:val="9"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="120"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
-  <w:drawingGridHorizontalSpacing w:val="110"/>
-  <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
-    <w:ulTrailSpace/>
-    <w:shapeLayoutLikeWW8/>
     <w:useFELayout/>
-    <w:compatSetting w:val="14" w:uri="http://schemas.microsoft.com/office/word" w:name="compatibilityMode"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="00B47730"/>
+    <w:rsid w:val="00034616"/>
+    <w:rsid w:val="00043975"/>
+    <w:rsid w:val="0006063C"/>
+    <w:rsid w:val="000C6671"/>
+    <w:rsid w:val="000F6077"/>
+    <w:rsid w:val="00123976"/>
+    <w:rsid w:val="0015074B"/>
+    <w:rsid w:val="00226B9A"/>
+    <w:rsid w:val="002463F2"/>
+    <w:rsid w:val="0029639D"/>
+    <w:rsid w:val="002A4DE6"/>
+    <w:rsid w:val="002C18CE"/>
+    <w:rsid w:val="002F0979"/>
+    <w:rsid w:val="00326F90"/>
+    <w:rsid w:val="003E3C66"/>
+    <w:rsid w:val="004A6AAF"/>
+    <w:rsid w:val="004A7626"/>
+    <w:rsid w:val="006B4E0B"/>
+    <w:rsid w:val="006C720E"/>
+    <w:rsid w:val="00754B2C"/>
+    <w:rsid w:val="00754B8D"/>
+    <w:rsid w:val="00797E3D"/>
+    <w:rsid w:val="00817F8F"/>
+    <w:rsid w:val="00844E71"/>
+    <w:rsid w:val="0090422E"/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:rsid w:val="00B47730"/>
+    <w:rsid w:val="00B63F53"/>
+    <w:rsid w:val="00B7203E"/>
+    <w:rsid w:val="00B8014B"/>
+    <w:rsid w:val="00C7494F"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:rsid w:val="00DA1420"/>
+    <w:rsid w:val="00DA65F1"/>
+    <w:rsid w:val="00E11AAD"/>
+    <w:rsid w:val="00EA369E"/>
+    <w:rsid w:val="00F35C38"/>
+    <w:rsid w:val="00FC693F"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
+  <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:doNotAutoCompressPictures/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
+  <w14:docId w14:val="346B8AB6"/>
+  <w14:defaultImageDpi w14:val="300"/>
+  <w15:docId w15:val="{90832015-51A2-4864-8C0F-4967E51EBC95}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:cstheme="minorBidi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:asciiTheme="minorHAnsi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="en-US" w:bidi="ar-SA" w:eastAsia="en-US"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:widowControl w:val="0"/>
-[...4 lines deleted...]
-        <w:jc w:val="left"/>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:style w:styleId="DefaultParagraphFont" w:default="1" w:type="character">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="40" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="480" w:after="0"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:styleId="TableNormal" w:default="1" w:type="table">
-[...1 lines deleted...]
-    <w:uiPriority w:val="2"/>
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
-        <w:left w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
-        <w:right w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:styleId="NoList" w:default="1" w:type="numbering">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:default="1" w:styleId="Normal" w:type="paragraph">
-    <w:name w:val="Normal"/>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E618BF"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00E618BF"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E618BF"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00E618BF"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NoSpacing">
+    <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:pPr/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00FC693F"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:styleId="BodyText" w:type="paragraph">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="8" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:pBdr>
+      <w:spacing w:after="300"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="52"/>
+      <w:szCs w:val="52"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="52"/>
+      <w:szCs w:val="52"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="1"/>
-    <w:qFormat/>
+    <w:link w:val="BodyTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AA1D8D"/>
     <w:pPr>
-      <w:ind w:left="369" w:firstLine="360"/>
-      <w:jc w:val="both"/>
+      <w:spacing w:after="120"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
+    <w:name w:val="Body Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00AA1D8D"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText2">
+    <w:name w:val="Body Text 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyText2Char"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:pPr>
+      <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyText2Char">
+    <w:name w:val="Body Text 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText2"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00AA1D8D"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText3">
+    <w:name w:val="Body Text 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyText3Char"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:styleId="Heading1" w:type="paragraph">
-    <w:name w:val="Heading 1"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyText3Char">
+    <w:name w:val="Body Text 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="List">
+    <w:name w:val="List"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="1"/>
-    <w:qFormat/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AA1D8D"/>
     <w:pPr>
-      <w:spacing w:before="19"/>
-[...1 lines deleted...]
-      <w:outlineLvl w:val="1"/>
+      <w:ind w:left="360" w:hanging="360"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="List2">
+    <w:name w:val="List 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:ind w:left="720" w:hanging="360"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="List3">
+    <w:name w:val="List 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:ind w:left="1080" w:hanging="360"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListBullet">
+    <w:name w:val="List Bullet"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="1"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListBullet2">
+    <w:name w:val="List Bullet 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="2"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListBullet3">
+    <w:name w:val="List Bullet 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="3"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListNumber">
+    <w:name w:val="List Number"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="5"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListNumber2">
+    <w:name w:val="List Number 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="6"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListNumber3">
+    <w:name w:val="List Number 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="7"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListContinue">
+    <w:name w:val="List Continue"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="360"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListContinue2">
+    <w:name w:val="List Continue 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListContinue3">
+    <w:name w:val="List Continue 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="1080"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="MacroText">
+    <w:name w:val="macro"/>
+    <w:link w:val="MacroTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="576"/>
+        <w:tab w:val="left" w:pos="1152"/>
+        <w:tab w:val="left" w:pos="1728"/>
+        <w:tab w:val="left" w:pos="2304"/>
+        <w:tab w:val="left" w:pos="2880"/>
+        <w:tab w:val="left" w:pos="3456"/>
+        <w:tab w:val="left" w:pos="4032"/>
+      </w:tabs>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="MacroTextChar">
+    <w:name w:val="Macro Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="MacroText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="0029639D"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
-      <w:sz w:val="37"/>
-[...1 lines deleted...]
-      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
     </w:rPr>
   </w:style>
-  <w:style w:styleId="Heading2" w:type="paragraph">
-    <w:name w:val="Heading 2"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption">
+    <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="1"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="35"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Strong">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Emphasis">
+    <w:name w:val="Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="20"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
-      <w:spacing w:before="142"/>
-[...1 lines deleted...]
-      <w:outlineLvl w:val="2"/>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="4" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:pBdr>
+      <w:spacing w:before="200" w:after="280"/>
+      <w:ind w:left="936" w:right="936"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
-      <w:sz w:val="22"/>
-[...1 lines deleted...]
-      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
     </w:rPr>
   </w:style>
-  <w:style w:styleId="Heading3" w:type="paragraph">
-[...2 lines deleted...]
-    <w:uiPriority w:val="1"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="SubtleEmphasis">
+    <w:name w:val="Subtle Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="19"/>
     <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="808080" w:themeColor="text1" w:themeTint="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="SubtleReference">
+    <w:name w:val="Subtle Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="31"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:smallCaps/>
+      <w:color w:val="C0504D" w:themeColor="accent2"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="C0504D" w:themeColor="accent2"/>
+      <w:spacing w:val="5"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="BookTitle">
+    <w:name w:val="Book Title"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="33"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOCHeading">
+    <w:name w:val="TOC Heading"/>
+    <w:basedOn w:val="Heading1"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
-      <w:spacing w:before="100"/>
-[...2 lines deleted...]
-      <w:outlineLvl w:val="3"/>
+      <w:outlineLvl w:val="9"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading">
+    <w:name w:val="Light Shading"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      <w:color w:val="000000" w:themeColor="text1" w:themeShade="BF"/>
     </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
   </w:style>
-  <w:style w:styleId="ListParagraph" w:type="paragraph">
-[...3 lines deleted...]
-    <w:qFormat/>
+  <w:style w:type="table" w:styleId="LightShading-Accent1">
+    <w:name w:val="Light Shading Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
-      <w:ind w:left="719" w:hanging="350"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
   </w:style>
-  <w:style w:styleId="TableParagraph" w:type="paragraph">
-[...3 lines deleted...]
-    <w:qFormat/>
+  <w:style w:type="table" w:styleId="LightShading-Accent2">
+    <w:name w:val="Light Shading Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
     <w:pPr>
-      <w:spacing w:before="34"/>
-      <w:jc w:val="center"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      <w:color w:val="943634" w:themeColor="accent2" w:themeShade="BF"/>
     </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading-Accent3">
+    <w:name w:val="Light Shading Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="76923C" w:themeColor="accent3" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading-Accent4">
+    <w:name w:val="Light Shading Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading-Accent5">
+    <w:name w:val="Light Shading Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="31849B" w:themeColor="accent5" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading-Accent6">
+    <w:name w:val="Light Shading Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="E36C0A" w:themeColor="accent6" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList">
+    <w:name w:val="Light List"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList-Accent1">
+    <w:name w:val="Light List Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList-Accent2">
+    <w:name w:val="Light List Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList-Accent3">
+    <w:name w:val="Light List Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList-Accent4">
+    <w:name w:val="Light List Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList-Accent5">
+    <w:name w:val="Light List Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList-Accent6">
+    <w:name w:val="Light List Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid">
+    <w:name w:val="Light Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid-Accent1">
+    <w:name w:val="Light Grid Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid-Accent2">
+    <w:name w:val="Light Grid Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid-Accent3">
+    <w:name w:val="Light Grid Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid-Accent4">
+    <w:name w:val="Light Grid Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid-Accent5">
+    <w:name w:val="Light Grid Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid-Accent6">
+    <w:name w:val="Light Grid Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1">
+    <w:name w:val="Medium Shading 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1-Accent1">
+    <w:name w:val="Medium Shading 1 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1-Accent2">
+    <w:name w:val="Medium Shading 1 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1-Accent3">
+    <w:name w:val="Medium Shading 1 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1-Accent4">
+    <w:name w:val="Medium Shading 1 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1-Accent5">
+    <w:name w:val="Medium Shading 1 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1-Accent6">
+    <w:name w:val="Medium Shading 1 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2">
+    <w:name w:val="Medium Shading 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2-Accent1">
+    <w:name w:val="Medium Shading 2 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2-Accent2">
+    <w:name w:val="Medium Shading 2 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2-Accent3">
+    <w:name w:val="Medium Shading 2 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2-Accent4">
+    <w:name w:val="Medium Shading 2 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2-Accent5">
+    <w:name w:val="Medium Shading 2 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2-Accent6">
+    <w:name w:val="Medium Shading 2 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1">
+    <w:name w:val="Medium List 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1-Accent1">
+    <w:name w:val="Medium List 1 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1-Accent2">
+    <w:name w:val="Medium List 1 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1-Accent3">
+    <w:name w:val="Medium List 1 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1-Accent4">
+    <w:name w:val="Medium List 1 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1-Accent5">
+    <w:name w:val="Medium List 1 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1-Accent6">
+    <w:name w:val="Medium List 1 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2">
+    <w:name w:val="Medium List 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2-Accent1">
+    <w:name w:val="Medium List 2 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2-Accent2">
+    <w:name w:val="Medium List 2 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2-Accent3">
+    <w:name w:val="Medium List 2 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2-Accent4">
+    <w:name w:val="Medium List 2 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2-Accent5">
+    <w:name w:val="Medium List 2 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2-Accent6">
+    <w:name w:val="Medium List 2 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1">
+    <w:name w:val="Medium Grid 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1-Accent1">
+    <w:name w:val="Medium Grid 1 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1-Accent2">
+    <w:name w:val="Medium Grid 1 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1-Accent3">
+    <w:name w:val="Medium Grid 1 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1-Accent4">
+    <w:name w:val="Medium Grid 1 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1-Accent5">
+    <w:name w:val="Medium Grid 1 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1-Accent6">
+    <w:name w:val="Medium Grid 1 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2">
+    <w:name w:val="Medium Grid 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6" w:themeFill="text1" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2-Accent1">
+    <w:name w:val="Medium Grid 2 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EDF2F8" w:themeFill="accent1" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2-Accent2">
+    <w:name w:val="Medium Grid 2 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F8EDED" w:themeFill="accent2" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2-Accent3">
+    <w:name w:val="Medium Grid 2 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F5F8EE" w:themeFill="accent3" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2-Accent4">
+    <w:name w:val="Medium Grid 2 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2EFF6" w:themeFill="accent4" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2-Accent5">
+    <w:name w:val="Medium Grid 2 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EDF6F9" w:themeFill="accent5" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2-Accent6">
+    <w:name w:val="Medium Grid 2 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FEF4EC" w:themeFill="accent6" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3">
+    <w:name w:val="Medium Grid 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3-Accent1">
+    <w:name w:val="Medium Grid 3 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3-Accent2">
+    <w:name w:val="Medium Grid 3 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3-Accent3">
+    <w:name w:val="Medium Grid 3 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3-Accent4">
+    <w:name w:val="Medium Grid 3 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3-Accent5">
+    <w:name w:val="Medium Grid 3 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3-Accent6">
+    <w:name w:val="Medium Grid 3 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList">
+    <w:name w:val="Dark List"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList-Accent1">
+    <w:name w:val="Dark List Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="243F60" w:themeFill="accent1" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList-Accent2">
+    <w:name w:val="Dark List Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="622423" w:themeFill="accent2" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList-Accent3">
+    <w:name w:val="Dark List Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4E6128" w:themeFill="accent3" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList-Accent4">
+    <w:name w:val="Dark List Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="3F3151" w:themeFill="accent4" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList-Accent5">
+    <w:name w:val="Dark List Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="205867" w:themeFill="accent5" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList-Accent6">
+    <w:name w:val="Dark List Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="974706" w:themeFill="accent6" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulShading">
+    <w:name w:val="Colorful Shading"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6" w:themeFill="text1" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="999999" w:themeFill="text1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulShading-Accent1">
+    <w:name w:val="Colorful Shading Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EDF2F8" w:themeFill="accent1" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="2C4C74" w:themeFill="accent1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="2C4C74" w:themeColor="accent1" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="2C4C74" w:themeFill="accent1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="2C4C74" w:themeFill="accent1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulShading-Accent2">
+    <w:name w:val="Colorful Shading Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F8EDED" w:themeFill="accent2" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="772C2A" w:themeFill="accent2" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="772C2A" w:themeColor="accent2" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="772C2A" w:themeFill="accent2" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="772C2A" w:themeFill="accent2" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5B8B7" w:themeFill="accent2" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulShading-Accent3">
+    <w:name w:val="Colorful Shading Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F5F8EE" w:themeFill="accent3" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5E7530" w:themeFill="accent3" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="5E7530" w:themeColor="accent3" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5E7530" w:themeFill="accent3" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5E7530" w:themeFill="accent3" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulShading-Accent4">
+    <w:name w:val="Colorful Shading Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F2EFF6" w:themeFill="accent4" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4C3B62" w:themeFill="accent4" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="4C3B62" w:themeColor="accent4" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4C3B62" w:themeFill="accent4" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4C3B62" w:themeFill="accent4" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulShading-Accent5">
+    <w:name w:val="Colorful Shading Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EDF6F9" w:themeFill="accent5" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="276A7C" w:themeFill="accent5" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="276A7C" w:themeColor="accent5" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="276A7C" w:themeFill="accent5" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="276A7C" w:themeFill="accent5" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulShading-Accent6">
+    <w:name w:val="Colorful Shading Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FEF4EC" w:themeFill="accent6" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="B65608" w:themeFill="accent6" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B65608" w:themeColor="accent6" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="B65608" w:themeFill="accent6" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="B65608" w:themeFill="accent6" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulList">
+    <w:name w:val="Colorful List"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6" w:themeFill="text1" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9E3A38" w:themeFill="accent2" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="9E3A38" w:themeColor="accent2" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulList-Accent1">
+    <w:name w:val="Colorful List Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EDF2F8" w:themeFill="accent1" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9E3A38" w:themeFill="accent2" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="9E3A38" w:themeColor="accent2" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulList-Accent2">
+    <w:name w:val="Colorful List Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F8EDED" w:themeFill="accent2" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9E3A38" w:themeFill="accent2" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="9E3A38" w:themeColor="accent2" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulList-Accent3">
+    <w:name w:val="Colorful List Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F5F8EE" w:themeFill="accent3" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="664E82" w:themeFill="accent4" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="664E82" w:themeColor="accent4" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulList-Accent4">
+    <w:name w:val="Colorful List Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F2EFF6" w:themeFill="accent4" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="7E9C40" w:themeFill="accent3" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="7E9C40" w:themeColor="accent3" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulList-Accent5">
+    <w:name w:val="Colorful List Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EDF6F9" w:themeFill="accent5" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2730A" w:themeFill="accent6" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="F2730A" w:themeColor="accent6" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulList-Accent6">
+    <w:name w:val="Colorful List Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FEF4EC" w:themeFill="accent6" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="348DA5" w:themeFill="accent5" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="348DA5" w:themeColor="accent5" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulGrid">
+    <w:name w:val="Colorful Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="999999" w:themeFill="text1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="999999" w:themeFill="text1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulGrid-Accent1">
+    <w:name w:val="Colorful Grid Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulGrid-Accent2">
+    <w:name w:val="Colorful Grid Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5B8B7" w:themeFill="accent2" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5B8B7" w:themeFill="accent2" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulGrid-Accent3">
+    <w:name w:val="Colorful Grid Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulGrid-Accent4">
+    <w:name w:val="Colorful Grid Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulGrid-Accent5">
+    <w:name w:val="Colorful Grid Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulGrid-Accent6">
+    <w:name w:val="Colorful Grid Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...1 lines deleted...]
-
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...6 lines deleted...]
-
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.emf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-[...5 lines deleted...]
-                <a:shade val="93000"/>
+                <a:tint val="100000"/>
+                <a:shade val="100000"/>
                 <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:tint val="50000"/>
+                <a:shade val="100000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
         <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr">
               <a:shade val="95000"/>
               <a:satMod val="105000"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
@@ -32279,74 +21448,145 @@
             <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
           </a:path>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:spDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="3">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </a:style>
+    </a:spDef>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EF278816-EC6F-A645-907D-7F25AECB1D4A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
+  <Pages>7</Pages>
+  <Words>6094</Words>
+  <Characters>34736</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
+  <Lines>289</Lines>
+  <Paragraphs>81</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
+  <Manager/>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>40749</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Egbere Michael Ikechukwu;Ajayi, Tijjani Ahmed</dc:creator>
+  <dc:title>CASH FLOW ACCOUNTING REPORTING AND MARKET VALUATION OF SELECTED MULTINATIONAL COMPANIES IN SEVEN SUB-SAHARAN AFRICAN COUNTRIES</dc:title>
+  <dc:subject>Article formatted in the Journal of Computing and Numerical Sciences template</dc:subject>
+  <dc:creator>Egbere Michael Ikechukwu; Ajayi, Tijjani Ahmed</dc:creator>
   <cp:keywords>Value Relevance, Free Cash Flow, Capital Expenditure to Cash Flow, Operating Cash Flow, Consumer Goods Sector, Nigerian Exchange Group.</cp:keywords>
-  <dc:subject>Article formatted in the Journal of Computing and Numerical Sciences template</dc:subject>
-  <dc:title>CASH FLOW ACCOUNTING REPORTING AND MARKET VALUATION OF SELECTED MULTINATIONAL COMPANIES IN SEVEN SUB-SAHARAN AFRICAN COUNTRIES</dc:title>
+  <dc:description>File 2 content placed into File 1 layout with JCNS logo and journal branding.</dc:description>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:category/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Converter">
-[...12 lines deleted...]
-    <vt:lpwstr>Microsoft® Word LTSC</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
+    <vt:lpwstr>3e54bc50-1540-4690-a1a6-a92f7605b34f</vt:lpwstr>
   </property>
 </Properties>
 </file>